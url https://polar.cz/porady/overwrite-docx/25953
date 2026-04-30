--- v0 (2026-01-07)
+++ v1 (2026-04-30)
@@ -1,138 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.5.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se likviduje továrna na nelegální cigarety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě probíhá likvidace nelegální továrny na výrobu cigaret, která byla odhalena celníky před třemi roky. Část skončí jako palivo v cementárně a stroje rozebírají vězni na součástky, aby mohly být výhodně prodány do sběrny kovů. Zbytek byl odvezen na skládku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nelegální výrobny cigaret a tabáku se celníkům v našem regionu daří odhalovat poměrně často. V roce 2019 byla na Novojičínsku odhalena jedna z největších továren v historii. Celníci samozřejmě zabavili veškeré zboží i stroje nyní došlo na jejich likvidaci. Zboží skončilo v ostravské společnosti na zpracování odpadu OZO. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nelegální výrobny cigaret a tabáku se celníkům v našem regionu daří odhalovat poměrně často. V roce 2019 byla na Novojičínsku odhalena jedna z největších továren v historii. Celníci samozřejmě zabavili veškeré zboží i stroje nyní došlo na jejich likvidaci. Zboží skončilo v ostravské společnosti na zpracování odpadu OZO.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Zdobnická, mluvčí Celního úřadu pro MS kraj:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednalo se o veškeré vybavení nelegální  továrny na výrobu cigaret, kterou celníci objevili v roce 2019 v okrese Nový  Jičín.  Hasiči převezli celkem 25 nákladních vozidel naložených zajištěným  zbožím. Vše v hodnotě téměř tři miliony korun putovalo do OZO  Ostrava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimíra Karasová, mluvčí OZO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My tyhle ty nelegální výrobky likvidujeme tak, že je smícháme s dalšími materiály a vyrábíme z toho palivo pro cementárny." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Role igelitových a hliníkových fólií a další nezpracovatelný materiál skončil na skládce. Trochu složitější je to se stroji a zařízením, kterým byla nelegální továrna poměrně hojně vybavena. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Role igelitových a hliníkových fólií a další nezpracovatelný materiál skončil na skládce. Trochu složitější je to se stroji a zařízením, kterým byla nelegální továrna poměrně hojně vybavena.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Zdobnická, mluvčí Celního úřadu pro MS kraj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"15 nákladních vozidel hlučínských hasičů převáželo veškeré  stroje z nelegální továrny do Věznice Heřmanice. Jednalo se o různé stroje  k výrobě cigaret, dopravníky, balící stroje k balení cigaret do měkkých obalů,  řezačky tabáku, filtrační jednotky, násypky, sušičky tabáku a další v hodnotě  necelých 24 milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vězni nyní stroje rozebírají v rámci svých pracovních povinností přímo v dílně v areálu věznice Heřmanice. Materiál se pak roztřídí a bude odprodán do sběrných surovin. Cena bude výhodnější, než za celý stroj. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vězni nyní stroje rozebírají v rámci svých pracovních povinností přímo v dílně v areálu věznice Heřmanice. Materiál se pak roztřídí a bude odprodán do sběrných surovin. Cena bude výhodnější, než za celý stroj.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Celý obchvat by měl být v provozu do konce roku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -179,89 +291,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud se to podaří vyřešit, dojde k odblokování stavby  a k rychlému napojení. Před soudním rozhodnutím už bylo požádáno i o předčasné  užívání tohoto úseku. Druhou etapu obchvatu by chtělo do konce roku Ředitelství  silnic a dálnic otevřít alespoň v částečném režimu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dálnice by nebyla kompletní, byla by puštěna pouze na jednom  jízdním pásu a jezdilo by se jeden pruh jedním směrem a druhý zase směr druhý  pruh. Takže to znamená 1 + 1 jízdní pruhy. Nedalo by se předjíždět."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Druhou etapu navíc komplikuje sesuv půdy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Druhou etapu navíc komplikuje sesuv půdy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cílem města je, tak jako všech řidičů to, aby ten obchvat  byl zprovozněn co nejrychleji. Dneska zazněly informace, které my už jako  vedení města máme. Že první etapa ochvatu by měla být spuštěna v horizontu  měsíce a pokud vše půjde podle plánu, tak celý obchvat by měl být zčásti jenom  v jednom pruhu spuštěn do konce roku. A i to pomůže městu velmi, protože  velká část toho tranzitu opustí centrum města, které je zatěžováno nadměrným množstvím  automobilů, zejména těch nákladních."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych rád poděkoval panu ministrovi za slova, která řekl  tady na mítinku, že bude ministerstvo pracovat na tom, aby v co nejdřívější  době byla vydána stavební povolení pro první i pro tu druhou část, aby byla  pravomocná. A tudíž, aby se po obchvatu jeho alespoň v tom částečném  profilu, po té druhé části, tak jak si všichni přejeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obchvat má být dlouhý 8,5 kilometru. Stát už na něm  prostavěl 3 miliardy korun. Celková cena za obě etapy má být zhruba 4 miliardy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obchvat má být dlouhý 8,5 kilometru. Stát už na něm  prostavěl 3 miliardy korun. Celková cena za obě etapy má být zhruba 4 miliardy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 9. 5. 2022, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nezaměstnanost v Moravskoslezském kraji klesla v dubnu o 0,1 procenta na 4,9 procenta. Práci na konci měsíce nemělo 40.243 lidí. Je to o 1167 méně než na konci března. Údaje  zveřejnil Úřad práce ČR. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -280,53 +390,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Maminky z Ukrajiny oslavily Den matek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská diakonie v Českém Těšíně připravila pro ukrajinské maminky program ke Dni matek tak, aby byl atraktivní pro samotné maminky, ale aby se pobavily i jejich děti.  Součástí oslavy byl fotokoutek, strom přání a nechyběli ani klauni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slezská diakonie v Českém Těšíně pozvala ukrajinské maminky a jejich děti na oslavu ke Dni matek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slezská diakonie v Českém Těšíně pozvala ukrajinské maminky a jejich děti na oslavu ke Dni matek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Waszutová, spoluorganizátorka akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Obsahoval jednak hudbu i zamyšlení, proto tady máme strom přání, se kterým budeme dále pracovat. Máme nachystané klauny, fotokoutek, aby když odjedou, jim zůstala trvalá vzpomínka na tento den, aby si mohly zavzpomínat na to, že bylo místo, kde se mohly cítit bezpečně, kde byly přijímány s láskou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, ženy z Ukrajiny</w:t>
       </w:r>
       <w:r>
@@ -517,241 +626,181 @@
         <w:t xml:space="preserve">Krátké zprávy 9. 5. 2022, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Záchranáři zasahovali v neděli u pádu muže, který při slaňování spadl v lomu na okraji Bruntálu. Na místo byl povolán také vrtulník, který ošetřeného pacienta transportoval do ostravské fakultní nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Čtyřiačtyřicetiletý muž vybavený horolezeckou výstrojí se zřítil při slaňování. Byl v bezvědomí a přímém ohrožení života. Zasahující lékaři u něj zjistili poranění hlavy a mozku."</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Motorkářské Vítání jara v Bruntále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po složitém covidovém období se do Bruntálu opět vrátilo motorkářské Vítání jara. Akce místních Motorafanů si získala velmi dobrou pověst a na bruntálské náměstí přilákala více než 600 milovníků motocyklů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Klasické i historické motocykly, skútry, tříkolky, čtyřkolky i sajdkáry vytvořily krásnou kulisu jarního centra města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr „Pier“ Machů, hlavní pořadatel, Motorafani Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska máme 13. ročník Vítání jara. Je to sraz pro všechny s duší motorkáře se strojem i bez. Přijeli ze Žďáru nad Sázavou, Ostrava, Olomouc, od Brna, z Jižní Moravy přijíždí, takže z celého širokého okolí a z celé republiky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na programu Motorkářského vítání jara nebyl jen sraz na náměstí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Stuchlík, pořadatel, Motorafani Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Takže určitě 11:45 požehnání farářem a pak následuje tradiční vyjížďka po krásných jesenických horách. Máme tady dneska 5 kapel. Jídla a občerstvení je úplně co hrdlo ráčí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pestrá škála strojů zaujala i stovky diváků, kteří byli rádi, že se velké akce na náměstí opět vracejí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Rys (STAN), starosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Chtěl bych poděkovat Motorafanům, je vidět, že je tady spousta lidí a myslím si, že si dnešní den užijí.“       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel „Melda“ Melichárek, Motorafani Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No tak tu motorku už mám 15 let, je to speciální motor dvoulitr."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Horký, Motorafani Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tříkolka, obsah 1300. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nové technicky vyspělé stroje doplnili i motorkáři s historickými skvosty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Laďa Thomas, motorkář, Rýmařov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jawa 350 Ogar, 49."</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luboš Dřevo, motorkář, Rýmařov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V černé barvě, je to renovované, je k tomu speciální policejní přilba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Tolerantní bylo i počasí. Vítání jara tedy současně zahájilo i letošní kulturní sezónu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -848,93 +897,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-05-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>