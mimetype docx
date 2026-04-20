--- v0 (2026-01-08)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.5.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Celý obchvat by měl být v provozu do konce roku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po celém obchvatu Frýdku-Místku by měli řidiči jezdit do konce letošního roku. První etapa se má otevřít nejpozději do konce června. Potvrdil to ministr dopravy Martin Kupka, který stavbu osobně navštívil. I když soud před časem zrušil některá stavební povolení, většina prací může pokračovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,89 +199,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud se to podaří vyřešit, dojde k odblokování stavby  a k rychlému napojení. Před soudním rozhodnutím už bylo požádáno i o předčasné  užívání tohoto úseku. Druhou etapu obchvatu by chtělo do konce roku Ředitelství  silnic a dálnic otevřít alespoň v částečném režimu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dálnice by nebyla kompletní, byla by puštěna pouze na jednom  jízdním pásu a jezdilo by se jeden pruh jedním směrem a druhý zase směr druhý  pruh. Takže to znamená 1 + 1 jízdní pruhy. Nedalo by se předjíždět."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Druhou etapu navíc komplikuje sesuv půdy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Druhou etapu navíc komplikuje sesuv půdy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cílem města je, tak jako všech řidičů to, aby ten obchvat  byl zprovozněn co nejrychleji. Dneska zazněly informace, které my už jako  vedení města máme. Že první etapa ochvatu by měla být spuštěna v horizontu  měsíce a pokud vše půjde podle plánu, tak celý obchvat by měl být zčásti jenom  v jednom pruhu spuštěn do konce roku. A i to pomůže městu velmi, protože  velká část toho tranzitu opustí centrum města, které je zatěžováno nadměrným množstvím  automobilů, zejména těch nákladních."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych rád poděkoval panu ministrovi za slova, která řekl  tady na mítinku, že bude ministerstvo pracovat na tom, aby v co nejdřívější  době byla vydána stavební povolení pro první i pro tu druhou část, aby byla  pravomocná. A tudíž, aby se po obchvatu jeho alespoň v tom částečném  profilu, po té druhé části, tak jak si všichni přejeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obchvat má být dlouhý 8,5 kilometru. Stát už na něm  prostavěl 3 miliardy korun. Celková cena za obě etapy má být zhruba 4 miliardy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obchvat má být dlouhý 8,5 kilometru. Stát už na něm  prostavěl 3 miliardy korun. Celková cena za obě etapy má být zhruba 4 miliardy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Hrabůvce vzniklo nové dětské hřiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -257,155 +370,152 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 9. 5. 2022, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Virtuální Běh na dlouhou trať, který  odstartoval 22. dubna, pomáhá zajistit Mobilnímu hospici Ondrášek získat finanční prostředky na pohonné hmoty. Od té doby se registrovalo téměř tři sta lidí a díky startovnému poslali běžci už přes 115 000 Kč. Znamená to 2 894 litrů benzínu, který umožní dojíždět za pacienty necelých 5 měsíců. Registrace je možná do 13. května </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na nové koncepci cyklistické dopravy se může podílet každý, kdo vyplní online dotazník na adrese </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">pocitomapy.cz/ostravoukolmo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Data využije Městský ateliér prostorového plánování a architektury   pro zpracování nové cyklistické koncepce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se likviduje továrna na nelegální cigarety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě probíhá likvidace nelegální továrny na výrobu cigaret, která byla odhalena celníky před třemi roky. Část skončí jako palivo v cementárně a stroje rozebírají vězni na součástky, aby mohly být výhodně prodány do sběrny kovů. Zbytek byl odvezen na skládku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nelegální výrobny cigaret a tabáku se celníkům v našem regionu daří odhalovat poměrně často. V roce 2019 byla na Novojičínsku odhalena jedna z největších továren v historii. Celníci samozřejmě zabavili veškeré zboží i stroje nyní došlo na jejich likvidaci. Zboží skončilo v ostravské společnosti na zpracování odpadu OZO. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nelegální výrobny cigaret a tabáku se celníkům v našem regionu daří odhalovat poměrně často. V roce 2019 byla na Novojičínsku odhalena jedna z největších továren v historii. Celníci samozřejmě zabavili veškeré zboží i stroje nyní došlo na jejich likvidaci. Zboží skončilo v ostravské společnosti na zpracování odpadu OZO.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Zdobnická, mluvčí Celního úřadu pro MS kraj:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednalo se o veškeré vybavení nelegální  továrny na výrobu cigaret, kterou celníci objevili v roce 2019 v okrese Nový  Jičín.  Hasiči převezli celkem 25 nákladních vozidel naložených zajištěným  zbožím. Vše v hodnotě téměř tři miliony korun putovalo do OZO  Ostrava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimíra Karasová, mluvčí OZO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My tyhle ty nelegální výrobky likvidujeme tak, že je smícháme s dalšími materiály a vyrábíme z toho palivo pro cementárny." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Role igelitových a hliníkových fólií a další nezpracovatelný materiál skončil na skládce. Trochu složitější je to se stroji a zařízením, kterým byla nelegální továrna poměrně hojně vybavena. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Role igelitových a hliníkových fólií a další nezpracovatelný materiál skončil na skládce. Trochu složitější je to se stroji a zařízením, kterým byla nelegální továrna poměrně hojně vybavena.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Zdobnická, mluvčí Celního úřadu pro MS kraj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"15 nákladních vozidel hlučínských hasičů převáželo veškeré  stroje z nelegální továrny do Věznice Heřmanice. Jednalo se o různé stroje  k výrobě cigaret, dopravníky, balící stroje k balení cigaret do měkkých obalů,  řezačky tabáku, filtrační jednotky, násypky, sušičky tabáku a další v hodnotě  necelých 24 milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vězni nyní stroje rozebírají v rámci svých pracovních povinností přímo v dílně v areálu věznice Heřmanice. Materiál se pak roztřídí a bude odprodán do sběrných surovin. Cena bude výhodnější, než za celý stroj. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vězni nyní stroje rozebírají v rámci svých pracovních povinností přímo v dílně v areálu věznice Heřmanice. Materiál se pak roztřídí a bude odprodán do sběrných surovin. Cena bude výhodnější, než za celý stroj.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velký zájem o mateřské školy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -431,54 +541,52 @@
         <w:t xml:space="preserve">Andrea  Štenclová, vedoucí odboru školství, Magistrát Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to přednostní přijímání dětí starších tří let. Trvalé  bydliště ve městě Opava a bodové hodnocení podle věku dítěte.  Specifická kritéria může mít každá škola zvlášť.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro  mnohé rodiče není pro výběr mateřské školy zásadní jeji  blízkost k bydlišti, ale aktivity, které nabízí, přístup  učitelů nebo vybavení, které má k dispozici. Nejvíce rodičů  zamířilo s přihláškou do  křesťanské  mateřské školy v  centru Opavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">rodiče: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Jednak  jsme měli dobré reference a jednak máme zájem o výuku  angličtiny."</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Jednak  jsme měli dobré reference a jednak máme zájem o výuku  angličtiny."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V  letošním roce se ale školky musí připravit na mnohem větší  zájem než dřív. Jednak v souvislosti s rostoucím počtem  narozených dětí, jednak také kvůli tomu, že zapsat sem své  dítě, budou moci v červnu i ukrajinští běženci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Orieščík (ČSSD), náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pracujeme  na tom, abychom získali především nové kapacity pro děti mladší  3 let. V  rámci investic bychom chtěli do dvou let navýšit kapacity o 200  míst.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -694,93 +802,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pocitomapy.cz/ostravoukolmo" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-05-2022-17-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pocitomapy.cz/ostravoukolmo" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>