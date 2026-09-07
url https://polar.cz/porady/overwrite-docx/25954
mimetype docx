--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -844,51 +844,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-05-2022-17-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pocitomapy.cz/ostravoukolmo" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-05-2022-17-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pocitomapy.cz/ostravoukolmo" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>