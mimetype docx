--- v0 (2026-03-20)
+++ v1 (2026-05-18)
@@ -1,107 +1,216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.2022, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchvat F-M by měl být hotový do konce roku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po celém obchvatu Frýdku-Místku by měli řidiči jezdit do konce letošního roku. První etapa se má otevřít nejpozději do konce června. Potvrdil to ministr dopravy Martin Kupka, který stavbu osobně navštívil. I když soud před časem zrušil některá stavební povolení, většina prací může pokračovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Část první etapy obchvatu Frýdku-Místku vedoucí od Ostravy a Příbora po výpadovku na Frýdlant nad Ostravicí je téměř hotová. Termín otevření by nemělo nijak zásadně ovlivnit soudem zrušené stavební povolení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Martin Kupka (ODS), ministr dopravy: "V tuto chvíli probíhají ty nezbytné práce k zajištění stanoviště na těch místech, kde opravdu to stavební povolení bylo zrušeno. My zároveň podnikáme kroky, abychom se co nejrychleji dostali k pravomocnému rozhodnutí. A chceme jít tou cestou, že se sami zavážeme k tomu, že provedeme měření hluku, což bylo předmětem rozhodnutí soudu. To měření Ředitelství silnic a dálnic pravidelně provádí. Ale chceme, aby to jednoduše prošlo tak, že ten závazek bude jasný, bude černý na bílém, abychom se dostali zpátky co nejrychleji k samotnému stavebnímu povolení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD: "Díky tomu, že ten soud nezrušil stavební povolení druhé části dálnice D56, tak můžeme deklarovat, že ještě do konce prvního pololetí jsme schopni zprovoznit defacto tu severojižní část dálnice D56 a část dálnice D48. To znamená od Ostravy na Beskydy by se mělo jezdit už v červnu tohoto roku. Samozřejmě ta část od západu, od Olomouce, je bohužel postižena zrušením právní moci stavebního povolení a tam bohužel, dokud nenabydeme zpátky stavební povolení, tak nebudeme schopni tu stavbu zprovoznit. To znamená, nebudeme schopni napojit dálnici D48 na samotný obchvat Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud se to podaří vyřešit, dojde k odblokování stavby a k rychlému napojení. Před soudním rozhodnutím už bylo požádáno i o předčasné užívání tohoto úseku. Druhou etapu obchvatu by chtělo do konce roku Ředitelství silnic a dálnic otevřít alespoň v částečném režimu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD: "Dálnice by nebyla kompletní, byla by puštěna pouze na jednom jízdním pásu a jezdilo by se jeden pruh jedním směrem a druhý zase směr druhý pruh. Takže to znamená 1 + 1 jízdní pruhy. Nedalo by se předjíždět."</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Druhou etapu navíc komplikuje sesuv půdy.</w:t>
+        <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD: "Dálnice by nebyla kompletní, byla by puštěna pouze na jednom jízdním pásu a jezdilo by se jeden pruh jedním směrem a druhý zase směr druhý pruh. Takže to znamená 1 + 1 jízdní pruhy. Nedalo by se předjíždět."  Druhou etapu navíc komplikuje sesuv půdy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku: "Cílem města je, tak jako všech řidičů to, aby ten obchvat byl zprovozněn co nejrychleji. Dneska zazněly informace, které my už jako vedení města máme. Že první etapa ochvatu by měla být spuštěna v horizontu měsíce a pokud vše půjde podle plánu, tak celý obchvat by měl být zčásti jenom v jednom pruhu spuštěn do konce roku. A i to pomůže městu velmi, protože velká část toho tranzitu opustí centrum města, které je zatěžováno nadměrným množstvím automobilů, zejména těch nákladních."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku: "Já bych rád poděkoval panu ministrovi za slova, která řekl tady na mítinku, že bude ministerstvo pracovat na tom, aby v co nejdřívější době byla vydána stavební povolení pro první i pro tu druhou část, aby byla pravomocná. A tudíž, aby se po obchvatu jeho alespoň v tom částečném profilu, po té druhé části, tak jak si všichni přejeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obchvat má být dlouhý 8,5 kilometru. Stát už na něm prostavěl 3 miliardy korun. Celková cena za obě etapy má být zhruba 4 miliardy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -126,57 +235,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Martin Kupka (ODS), ministr dopravy: "Třanovice - Nebor je jedna z důležitých staveb, která uleví mnoha lidem v té současné průjezdní trase. Přes všechny komplikace pevně doufáme, že se podaří alespoň v polovičním profilu ještě v letošním roce stavbu zprovoznit. Je na ní 13 mostních objektů, více než 5 kilometrů nové dálnice. Klíčové je, abychom dokázali už v letošním roce motoristům ulevit a v příštím roce by se stavba dokončila celá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na ostravském polygonu driftovali senioři za volantem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13 seniorů najednou driftovalo v ostravském Centru bezpečné jízdy Libros. Tamní dráha se tak stala dějištěm nového rekordu, zapsaného v České knize rekordů. Nejstarší senior, který se akce zúčastnil, měl 88 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Senioři za volantem v ostravském Librosu rozhodně nejsou poprvé. Už dříve tady probíhaly kurz Jedu s dobou.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Dalimil Frič, ředitel Centra bezpečné jízdy Libros: “Tihleti senioři jsou ti nejvěrnější. My jsme jim nabídli tuto dovednost nebo zručnost, oni to přijali a z těch 20 zájemců zůstalo 18. Dnešní výsledek je i o tom, že je to baví. Oni chtějí. Je to taky vyjádření toho, že tihleti lidé jsou za volantem dobří, umí opanovat svůj vůz v krizových situacích.”</w:t>
+        <w:t xml:space="preserve">Senioři za volantem v ostravském Librosu rozhodně nejsou poprvé. Už dříve tady probíhaly kurz Jedu s dobou.  Dalimil Frič, ředitel Centra bezpečné jízdy Libros: “Tihleti senioři jsou ti nejvěrnější. My jsme jim nabídli tuto dovednost nebo zručnost, oni to přijali a z těch 20 zájemců zůstalo 18. Dnešní výsledek je i o tom, že je to baví. Oni chtějí. Je to taky vyjádření toho, že tihleti lidé jsou za volantem dobří, umí opanovat svůj vůz v krizových situacích.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejstarším účastníkem rekordu byl Otakar Puš, řidičský průkaz má téměř 70 let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Otakar Puš, účastník rekordu: “Já to hodnotím velice kladně. Toto by měli vyzkoušet všichni řidiči. Už tu chodím tři roky a mrzí mě, že to teď skončí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na polygon dorazili i zástupci agentury Dobrý den, která potvrdila, že padl rekord v počtu driftujících seniorů a nejstarší driftující senior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -384,93 +487,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/dopravni-revue/dopravni-revue-11-05-2022-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>