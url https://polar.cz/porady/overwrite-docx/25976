--- v0 (2025-12-30)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.5.2022, 17:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krajský soud v Ostravě slaví v letošním roce sté narozeniny. K té příležitosti se veřejnosti otevře možnost podívat se na pitevnu, do vězení nebo si prohlédnout prostory krajského soudu. Další podrobnosti už Petr Kausta, předseda správní rady Nadačního fondu Paragraf. Dobrý den, pane doktore, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kausta, předseda správní rady Nadační fond Paragraf: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -413,93 +528,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-12-05-2022-17-30" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>