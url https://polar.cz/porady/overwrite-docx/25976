--- v1 (2026-05-14)
+++ v2 (2026-09-02)
@@ -570,51 +570,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-12-05-2022-17-30" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-12-05-2022-17-30?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>