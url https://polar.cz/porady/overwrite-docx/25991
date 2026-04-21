--- v0 (2026-01-08)
+++ v1 (2026-04-21)
@@ -1,138 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.5.2022, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se likviduje továrna na nelegální cigarety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě probíhá likvidace nelegální továrny na výrobu cigaret, která byla odhalena celníky před třemi roky. Část skončí jako palivo v cementárně a stroje rozebírají vězni na součástky, aby mohly být výhodně prodány do sběrny kovů. Zbytek byl odvezen na skládku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nelegální výrobny cigaret a tabáku se celníkům v našem regionu daří odhalovat poměrně často. V roce 2019 byla na Novojičínsku odhalena jedna z největších továren v historii. Celníci samozřejmě zabavili veškeré zboží i stroje nyní došlo na jejich likvidaci. Zboží skončilo v ostravské společnosti na zpracování odpadu OZO. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nelegální výrobny cigaret a tabáku se celníkům v našem regionu daří odhalovat poměrně často. V roce 2019 byla na Novojičínsku odhalena jedna z největších továren v historii. Celníci samozřejmě zabavili veškeré zboží i stroje nyní došlo na jejich likvidaci. Zboží skončilo v ostravské společnosti na zpracování odpadu OZO.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Zdobnická, mluvčí Celního úřadu pro MS kraj:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednalo se o veškeré vybavení nelegální  továrny na výrobu cigaret, kterou celníci objevili v roce 2019 v okrese Nový  Jičín.  Hasiči převezli celkem 25 nákladních vozidel naložených zajištěným  zbožím. Vše v hodnotě téměř tři miliony korun putovalo do OZO  Ostrava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimíra Karasová, mluvčí OZO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My tyhle ty nelegální výrobky likvidujeme tak, že je smícháme s dalšími materiály a vyrábíme z toho palivo pro cementárny." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Role igelitových a hliníkových fólií a další nezpracovatelný materiál skončil na skládce. Trochu složitější je to se stroji a zařízením, kterým byla nelegální továrna poměrně hojně vybavena. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Role igelitových a hliníkových fólií a další nezpracovatelný materiál skončil na skládce. Trochu složitější je to se stroji a zařízením, kterým byla nelegální továrna poměrně hojně vybavena.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Zdobnická, mluvčí Celního úřadu pro MS kraj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"15 nákladních vozidel hlučínských hasičů převáželo veškeré  stroje z nelegální továrny do Věznice Heřmanice. Jednalo se o různé stroje  k výrobě cigaret, dopravníky, balící stroje k balení cigaret do měkkých obalů,  řezačky tabáku, filtrační jednotky, násypky, sušičky tabáku a další v hodnotě  necelých 24 milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vězni nyní stroje rozebírají v rámci svých pracovních povinností přímo v dílně v areálu věznice Heřmanice. Materiál se pak roztřídí a bude odprodán do sběrných surovin. Cena bude výhodnější, než za celý stroj. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vězni nyní stroje rozebírají v rámci svých pracovních povinností přímo v dílně v areálu věznice Heřmanice. Materiál se pak roztřídí a bude odprodán do sběrných surovin. Cena bude výhodnější, než za celý stroj.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Celý obchvat by měl být v provozu do konce roku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -179,89 +291,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud se to podaří vyřešit, dojde k odblokování stavby  a k rychlému napojení. Před soudním rozhodnutím už bylo požádáno i o předčasné  užívání tohoto úseku. Druhou etapu obchvatu by chtělo do konce roku Ředitelství  silnic a dálnic otevřít alespoň v částečném režimu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dálnice by nebyla kompletní, byla by puštěna pouze na jednom  jízdním pásu a jezdilo by se jeden pruh jedním směrem a druhý zase směr druhý  pruh. Takže to znamená 1 + 1 jízdní pruhy. Nedalo by se předjíždět."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Druhou etapu navíc komplikuje sesuv půdy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Druhou etapu navíc komplikuje sesuv půdy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cílem města je, tak jako všech řidičů to, aby ten obchvat  byl zprovozněn co nejrychleji. Dneska zazněly informace, které my už jako  vedení města máme. Že první etapa ochvatu by měla být spuštěna v horizontu  měsíce a pokud vše půjde podle plánu, tak celý obchvat by měl být zčásti jenom  v jednom pruhu spuštěn do konce roku. A i to pomůže městu velmi, protože  velká část toho tranzitu opustí centrum města, které je zatěžováno nadměrným množstvím  automobilů, zejména těch nákladních."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych rád poděkoval panu ministrovi za slova, která řekl  tady na mítinku, že bude ministerstvo pracovat na tom, aby v co nejdřívější  době byla vydána stavební povolení pro první i pro tu druhou část, aby byla  pravomocná. A tudíž, aby se po obchvatu jeho alespoň v tom částečném  profilu, po té druhé části, tak jak si všichni přejeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obchvat má být dlouhý 8,5 kilometru. Stát už na něm  prostavěl 3 miliardy korun. Celková cena za obě etapy má být zhruba 4 miliardy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obchvat má být dlouhý 8,5 kilometru. Stát už na něm  prostavěl 3 miliardy korun. Celková cena za obě etapy má být zhruba 4 miliardy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov počítá s lůžky pro mentálně hendikepované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -273,53 +383,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Santé je havířovské centrum ambulantních a pobytových služeb pro lidi s mentálním hendikepem. Organizace se snaží klienty rozvíjet a dělat s nimi činnosti, které je baví. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, klient Santé:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já se těším strašně moc na divadlo. My jsme si nacvičili Čert a Káča."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi hosty byli zástupci vedení radnice a náměstek hejtmana, který si prošel i ostatní střediska. Santé poskytuje služby více než 100 klientům. Postupem času ale stárnou jejich rodiče i oni samotní. Proto i pro hendikepované lidi, kteří už potřebují celodenní péči, by mohla vzniknout lůžka v novém domově seniorů se zvláštním režimem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi hosty byli zástupci vedení radnice a náměstek hejtmana, který si prošel i ostatní střediska. Santé poskytuje služby více než 100 klientům. Postupem času ale stárnou jejich rodiče i oni samotní. Proto i pro hendikepované lidi, kteří už potřebují celodenní péči, by mohla vzniknout lůžka v novém domově seniorů se zvláštním režimem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jednáme teď s městem, kdybychom od nich převzali možný pozemek a něco podobného jako je smlouva s Kopřivnicí o veřejném zadavateli, kdy by se určitým počtem lůžek podílelo také město na financování této služby, by jsme chtěli umístit tady ve městě Havířov.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Rosová, ředitelka Santé Havířov: </w:t>
       </w:r>
       <w:r>
@@ -443,58 +552,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kapacita  rozlehlého areálu je až 5 000 lidí denně. Letos ale budou  muset návštěvníci počítat s tím, že zaplatí za vstup do  areálu více než v předešlých letech.  Celodenní vstupné pro dospělého bude 90 korun, pro dítě 65.  Navýšení ceny vstupného bylo v plánu už dříve.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana  Foltysová, vedoucí odb. kanceláře primátora, Magistrát Opava:  „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vstupné se mělo zvyšovat  už v minulém roce. Ale z důvodu covidu zůstalo na stejné ceně,  jako v roce předchozím. Letos  jsme přistoupili ke zvýšení vstupného. Ale na druhou stranu v  ceně vstupného budou všechny ty atrakce pro děti.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Otevření  koupaliště se plánuje na 4. června, a to v rámci Dětského dne.  První návštěvníci budou mít vstup zdarma.</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Otevření  koupaliště se plánuje na 4. června, a to v rámci Dětského dne.  První návštěvníci budou mít vstup zdarma.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bývalé OC Marica zatím k zemi nepůjde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -753,93 +856,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-05-2022-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>