--- v1 (2026-04-21)
+++ v2 (2026-09-07)
@@ -898,51 +898,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-05-2022-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-05-2022-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>