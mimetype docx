--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.5.2022, 18:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukcí jatek Ostrava získala novou chloubu města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Je hotovo. Rekonstrukce historické budovy městských jatek končí. Ostrava tak získává novou chloubu města, kterou opravdu stojí zato vidět na vlastní oči. Architekt Robert Konieczny do budovy zakomponoval několik unikátních řešení. Zaujmou zejména originální otočné stěny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po dvou letech je rekonstrukce na konci a budova se stala novou chloubou města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vznik a realizaci toho projektu hodně podporovala občanská společnost. Byl to projekt, na kterém jsme zrealizovali naši první architektonickou soutěž." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nyní se úprav dočká okolí budovy a mezitím se už začne dovnitř stěhovat galerie Plato. Lidé si mohou jatka prohlédnout až do 10. června v rámci měsíce otevřených dveří. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nyní se úprav dočká okolí budovy a mezitím se už začne dovnitř stěhovat galerie Plato. Lidé si mohou jatka prohlédnout až do 10. června v rámci měsíce otevřených dveří.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -219,93 +333,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-19-05-2022-18-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>