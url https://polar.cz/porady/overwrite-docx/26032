--- v0 (2025-12-24)
+++ v1 (2026-07-08)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.5.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Hukvaldech se přidělovala beskydská regionální značka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zájemci o beskydskou regionální značku se sešli v Hukvaldech, kde před komisí prezentovali své služby nebo výrobky. Mezi uchazeči byl zpracovatel borůvek, švadlena vyrábějící kroje pro denní nošení nebo farmář nabízející agroturistiku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Takto před několika dny přestupovali před komisi jednotliví uchazeči, kteří projevili zájem o beskydskou regionální značku. Všichni věří, že jim značka pomůže při nabízení jejich vlastnoručně vyráběných výrobků nebo služeb.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Takto před několika dny přestupovali před komisi jednotliví uchazeči, kteří projevili zájem o beskydskou regionální značku. Všichni věří, že jim značka pomůže při nabízení jejich vlastnoručně vyráběných výrobků nebo služeb. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Zaoralová, koordinátorka regionální značky Beskydy originální produkt:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Regionální značka funguje už od roku 2008 a sdružujeme vlastně lidi, řemeslníky a výrobce z Beskyd. Podporujeme takhle lokální ekonomiku a jsou to různí řezbáři nebo nějací zpracovatelé vlny a podobně. My spadáme pod Asociace regionálních značek, která funguje po celé České republice a naše regionální značka se jmenuje Beskydy, protože to vychází vlastně z naší oblasti Beskydy. S naší regionální značkou můžete nález třeba výrobce keramiky z Beskyd, což je třeba ve Štramberku paní Horecká, která je i členkou naší certifikační komise. Potom třeba štramberské uši od paní Šuterové, nebo řezbáře pana Poláška, který dělá dřevěné vyřezávané loutky. Důležitý je také třeba regionální obchod ve Fryčovicích, který vlastní pan Kublák, který má takový specifický produkt a je to Fryčovický loupaný kobzol.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Matušová, módní návrhářka:</w:t>
       </w:r>
       <w:r>
@@ -121,53 +235,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavbu obchvatu Třince si prohlédl ministr dopravy M. Kupka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čím dříve, tím lépe. Obce pod vrcholky Beskyd netrpělivě čekají na dokončení poslední části obchvatu města Třince. Na průběh stavby, která obcím uleví od tisíců kamionů, se teď přijel podívat i ministr dopravy Martin Kupka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavba posledního úseku obchvatu Třince je plném běhu. Silnice o délce necelých 6 kilometrů spojí už zprovozněný úsek v Neborech s dálnicí D48 mezi Frýdkem-Místkem a Českým Těšínem. Právě v Třanovicích se teď staví mimoúrovňové napojení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavba posledního úseku obchvatu Třince je plném běhu. Silnice o délce necelých 6 kilometrů spojí už zprovozněný úsek v Neborech s dálnicí D48 mezi Frýdkem-Místkem a Českým Těšínem. Právě v Třanovicích se teď staví mimoúrovňové napojení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kupka (ODS), ministr dopravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Třanovice - Nebory je jedna z důležitých staveb, která uleví mnoha lidem v té současné průjezdní trase. Přes všechny komplikace pevně doufáme, že se podaří alespoň v polovičním profilu ještě v letošním roce stavbu zprovoznit. Je na ní 13 mostních objektů, více než 5 kilometrů nové dálnice a klíčové opravdu je, abychom dokázali už v letošním roce motoristům ulevit a v příštím roce by se pak ta stavba dokončila jako celá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na stavbu obchvatu po celou dobu intenzivně tlačí primátorka Třince, která chce, aby byla silnice v provozu ještě do letošní zimy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -397,93 +510,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-20-05-2022-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>