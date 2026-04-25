--- v0 (2026-01-12)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.5.2022, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město ocenilo významné osobnosti za rok 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město ocenilo významné osobnosti v oblasti školství, kultury a sociální sféry. Nominováni byli především za dlouhodobé výrazné působení ve svých profesích, za prosazování nových metod a projektů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -184,57 +299,50 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klub Galerka uzavřel sezonu a kulturní žezlo přidává venkovním pódiím. S publikem se rozloučil koncertem, ve kterém dominovala kytara, cajon a akordeon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klub Galerka na Staré poště má za sebou sezonu, která od loňského omezovaného podzimu vyvrcholila letošním zcela uvolněným jarem. Na jejím konci se tu na pódium vrátilo duo Jakub Jalůvka a Adrian Ševeček s kombinací akustické kytary a cajonu. Tito novojičínští muzikanti zde jeden koncert vyprodali už koncem února, na vyžádání publika jej tedy městské kulturní středisko v částečné obměně zopakovalo. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Macíček, MKS Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“S klukama jsme se domluvili a udělali jsem druhý koncert, který je dnes, a tím téměř sezonu uzavíráme, čeká nás ještě zítra poslední Jazz club.”</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spojení kytarista Jalůvka a bubeník Ševeček vzniklo před několika lety, kdy se Jakub Jalůvka rozhodl od elektrické kytary a rockové kapely vrátit k akustickým kořenům. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Jalůvka, hráč na kytaru: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Oslovil jsem Adriana, který se mnou po boku dvacet let hraje, tak jsem si řekli, že uděláme komorní koncerty. Adrian vzal cajon, já akustickou kytaru, šli jsme do toho, mělo to úspěch a od té doby jsme si řekli, že bychom to mohli zkoušet dál.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -591,93 +699,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-20-05-2022-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>