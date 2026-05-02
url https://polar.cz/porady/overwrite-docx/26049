--- v0 (2026-01-11)
+++ v1 (2026-05-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.5.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Totální kolaps dopravy v Havířově! Opravuje se silnice na velkém kruhovém objezdu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nečekaný ranní kolaps postihl v pondělí ráno Havířov. Práce silničářů na velkém kruhovém objezdu způsobila totální kolaps dopravy. Dlouhé a téměř nehybné kolony se vytvořily ze všech směrů. Někteří řidiči v nich strávili i déle než hodinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -190,53 +305,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Operační důstojník, který má na starosti hovory na tísňové lince policie 158, přijal v minulých dnech anonymní telefonát od občana, který z okna uviděl sprejera. Dům je totiž v bezprostřední blízkosti výměníku, jehož dveře si sprejer vybral za své malířské plátno. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">hovor na tísňovou linku 158: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dobrý den, já bydlím ve Výškovicích na Jičínské ulici a naproti na výměník stříká nějaký sprejer na plechové dveře." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Operační důstojník na místo vyslal výjezd. Policisté na místě skutečně uviděli mladíka, který se snažil zmizet na parkovišti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Operační důstojník na místo vyslal výjezd. Policisté na místě skutečně uviděli mladíka, který se snažil zmizet na parkovišti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tento neznámý muž jakmile  zpozoroval hlídku, vzal batoh i se svou výbavou a schoval se za auto. Jakmile se muži zákona  přiblížili k daném  místu, podezřelý se dal na útěk. Po opakovaných výzvách a krátkém  pronásledování policisté muže zadrželi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mladíkovi nyní hrozí rok vězení. Stejný trest hrozí i dalšími dvěma 21letým mužům, kteří mají na svědomí až 80 malůvek. Jde o nápisy Spidy nebo Prixtivy. První nápisy se objevily už před rokem a jejich autoři si je dávali i na Facebook. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -247,53 +361,52 @@
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Sprejeři si mnohdy neuvědomují, že se dopouštějí trestného činu, za který mohou jít do vězení až na 1 rok." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velké poděkování směřují policisté oznamovateli z prvního případu, který, byť anonymně, na sprejera upozornil. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 23. 5. 2022, 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 23. 5. 2022, 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tragický požár rodinného domu v Lubině na Novojičínsku. V neděli ráno z hořícího domu hasiči vytáhli popáleného muže, dalšího už v domě našli bez známek života. Kriminalisté teď zjišťují  okolnosti celé události a ve spolupráci s hasiči zjišťují příčinu zahoření. S největší pravděpodobností se na požáru nepodílela cizí osoba, jednalo by se zřejmě o nedbalost, ale prověřují se i další verze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR: “Na místě se nacházela jedna zraněná osoba, která sama vyšla z rodinného domu a byla předána do rukou lékařů. Následně hasiči našli na zemi ležet mužské tělo, které nejevilo známky života. Jakmile to okolnosti dovolily, byl na místo přivolán kynolog se psem na vyhledávání akcelerantů. Předběžně můžeme říci, že na požáru nemá podíl cizí osoba, můžeme říct, že se zřejmě jedná o nedbalost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -494,53 +607,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bude to například setkání s bývalými členy, výstava a 100 let skautingu připomene i zářijová Slavnost města. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 23. 5. 2022, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Ostravě zmizí další obrovská skládka. Likvidace nelegální skládky odpadů už začala a následovat bude postupná rekultivace území. Jedná se o lokalitu bývalých řadových garáží u ulice Muglinovská v centru města. Garáže původně patřily jednotlivcům, rekultivaci proto předcházelo jednání o výkupu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Ostravě zmizí další obrovská skládka. Likvidace nelegální skládky odpadů už začala a následovat bude postupná rekultivace území. Jedná se o lokalitu bývalých řadových garáží u ulice Muglinovská v centru města. Garáže původně patřily jednotlivcům, rekultivaci proto předcházelo jednání o výkupu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozsviťme Českou republiku na podporu pacientů s roztroušenou sklerózou. Akce proběhne ve středu  od 13 hodin také v Sanatoriích Klimkovice. Pacienti s roztroušenou sklerózou v zahradách vysadí desítky slunečnic.  Cílem akce je upozornit na nemoc, kterou v Česku trpí přes 20 000 lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Soutěž hasičů ve vyprošťování zraněných osob</w:t>
@@ -714,93 +826,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-05-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>