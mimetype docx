--- v0 (2026-02-14)
+++ v1 (2026-05-14)
@@ -1,89 +1,202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.5.2022, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proč některým lidem řídnou kosti a jiným se tato nemoc vyhýbá? Jaké jsou současné možnosti léčby osteoporózy? A je moderní léčba účinná? Nejen na tyto otázky bude odpovídat doktor Jakub Seget ze Slezské nemocnice Opava. Havířovská nemocnice jako první v České republice uvedla do provozu dekontaminační jednotku pro likvidaci nebezpečného odpadu.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">A nadšenci funkčního cvičení si změřili v Havířově síly, při crossfitových závodech si sáhli až na dno. Podívejte se na reportáž.</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nadšenci funkčního cvičení si změřili v Havířově síly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nadšenci workoutu z celé České republiky přijeli do Havířova na crossfitové závody. Během dvou dnů si sáhli opravdu na dno. Díky skvělé atmosféře mnozí překonali sami sebe.</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Funkční cvičení, kdy každým tréninkem sportovci posouvají svůj výkon, je stále více oblíbené. Vyvrcholením jsou pak společné crossfitové závody, kdy atleti jdou mnohdy až na hranu, či za hranu svých možností. Náročné disciplíny na ně během dvou dnů čekaly i v Havířově.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Mička, organizátor závodu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Jako každé závody jsme se to snažili udělat pestré. Mají tady silový workout s takovou těžší gymnastikou, vytrvalostní workout, potom takové sprinty.  Jednotlivé workouty jsou náročné a kdybychom to všechno dali do jednoho dne, tak by to nemusel někdo zvládnout, bylo by to devastující pro toho člověka."</w:t>
@@ -140,53 +253,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Havířovský klub crossfitové závody už pořádal také v areálu koupaliště, kde museli sportovci také plavat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovská nemocnice umí likvidovat nebezpečný odpad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířovská nemocnice jako první v České republice uvedla do provozu dekontaminační jednotku pro likvidaci nebezpečného odpadu. Tím šetří životní prostředí i peníze. Kraj má v plánu toto zařízení umístit do všech nemocnic, kde by se to ekonomicky vyplatilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle je dekontaminační jednotka, která zbaví nebezpečný nemocniční odpad veškerých škodlivin. Celý proces trvá 27 minut. Nejdříve nože pytle rozdrtí, pak je odpad vystaven mikrovlnému záření a výstupem je hmota, která má značně nižší hmotnost i objem. Havířovská nemocnice, která vyprodukuje ročně až 200 tun nebezpečného odpadu, je první v republice, která tuto ekologickou novinku zavedla a tím ušetří i nemalé peníze.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle je dekontaminační jednotka, která zbaví nebezpečný nemocniční odpad veškerých škodlivin. Celý proces trvá 27 minut. Nejdříve nože pytle rozdrtí, pak je odpad vystaven mikrovlnému záření a výstupem je hmota, která má značně nižší hmotnost i objem. Havířovská nemocnice, která vyprodukuje ročně až 200 tun nebezpečného odpadu, je první v republice, která tuto ekologickou novinku zavedla a tím ušetří i nemalé peníze. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Baránek, provozně-technický náměstek Nemocnice Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Naše dosavadní ceny za likvidaci nebezpečného odpadu se pohybovaly do 15 korun za jeden kilogram odvezený. Měli bychom mít úsporu v rámci jednoho a půl a až se blížit ke dvěma milionům korun ročně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dekontaminační jednotka stála přes 8 milionů korun. Větší část pokryla evropská dotace, třemi miliony pak přispěl kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -485,56 +597,55 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Seget, geriatrické a doléčovací oddělení, Slezská nemocnice v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Osteoporóza je chronické onemocnění, my ho nevyléčíme navždy, můžeme pouze dělat kroky k tomu, aby se zpomalila a nebo, aby se kosti znovu zpevnili. Léčba tabletami, toto není ta biologická léčba, trvá většinou tři až pět let. Léčba biologická většinou se pohybujeme spíše okolo těch pěti let i proto, že pacienti na biologické léčby jsou většinou ti nejrizikovější ze všech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuju za informace. Mějte se hezky a milí diváci s vámi zase příště u sledování pořadu TV Medicína.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
@@ -576,431 +687,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...302 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-25-05-2022-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>