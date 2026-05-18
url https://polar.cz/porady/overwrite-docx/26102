--- v0 (2026-01-01)
+++ v1 (2026-05-18)
@@ -1,65 +1,179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.5.2022, 17:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezinárodní hudební festival Leoše Janáčka je odstartován. Na co vše se letos můžete do 1. července těšit se dozvíte už za chvíli od ředitele festivalu Jaromíra Javůrka. Dobrý den, vítejte pane řediteli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezinárodní hudební festival Leoše Janáčka je odstartován. Na co vše se letos můžete do 1. července těšit se dozvíte už za chvíli od ředitele festivalu Jaromíra Javůrka. Dobrý den, vítejte pane řediteli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Javůrek, ředitel MHF Leoše Janáčka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji za pozvání. Hezký den Vám i televizním divákům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
@@ -372,93 +486,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-31-05-2022-17-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>