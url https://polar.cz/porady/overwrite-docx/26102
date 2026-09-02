--- v1 (2026-05-18)
+++ v2 (2026-09-02)
@@ -528,51 +528,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-31-05-2022-17-13" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-31-05-2022-17-13?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>