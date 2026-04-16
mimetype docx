--- v0 (2025-12-26)
+++ v1 (2026-04-16)
@@ -1,79 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.6.2022, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítejte u magazínu o zdraví. Havířovská porodnice nabízí novinku  -  učí čerstvé maminky správně cvičit.  Hostem bude vrchní sestra ambulantní rehabilitace Iveta Zálejská. Moravskoslezský kraj opět hledá zdravotní sestru roku, ještě do 13. června se přijímají nominace.  A zdravotníci ze Slezské nemocnice v Opavě učili děti i dospělé, jak si správně umývat ruce. Podívejte se na reportáž.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Den hygieny rukou ve Slezské nemocnici v Opavě</w:t>
       </w:r>
-      <w:br/>
-[...7 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jak zásadní správná hygiena rukou je, jsme si velmi dobře uvědomili během uplynulých dvou let života v koronaviru. Správně si desinfikovat a mýt ruce se naučil snad úplně každý. Nejen dospělí, ale i nejmenší děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandra Janková, učitelka, MŠ Sedmikrásky, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Častokrát si ve školce s dětmi myjeme ruce. Po každých činnostech, po hraní, před svačinou, před obědem. Ta hygiena je opravdu zvýšená.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Správný postup očisty, který zahrnuje dlaně i hřbety rukou, místa mezi prsty, nehty, bříška prstů i zápěstí si mohli připomenout všichni, kdo přišli na Den hygieny rukou pořádaný Slezskou nemocnicí. Tady, v prostorách dětského oddělení, sestry s dětmi probraly, jak správně o ruce pečovat. Učit je to ale příliš nemusely. Důkladná hygiena se stala v době koronaviru samozřejmostí pro všechny. </w:t>
@@ -120,93 +233,91 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dále je to také chřipka, neštovice nebo koronavirus. Nejčastěji se infekce dostane do těla na bříškách prstů, která přijdou do kontaktu se sliznicemi. Místa, kde je bacilů nejvíce, jsou například tlačítka k přivolání výtahu, madla v dopravních prostředcích, splachovadla či nákupní vozíky. Hygieně rukou je třeba věnovat pozornost, ať už jde o dospělé či o děti. Ale přehánět se to nemusí. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Bystrická, výuka a prevence, Slezská nemocnice v Opavě: „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Neznamená to, že někde sáhnu a letím se mýt. Ale když přijdu domů, tak nejdu hned do ledničky a k počítači, ale nejdříve se důkladně umyji. Když jsem na veřejnosti a nemám možnost použít mýdlo, vodu, jednorázový ručník, použiju v té dané situaci desinfekci. “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti, které na Den hygieny rukou do Slezské nemocnice zavítaly, si mohly také prohlédnout zdejší dětské oddělení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti, které na Den hygieny rukou do Slezské nemocnice zavítaly, si mohly také prohlédnout zdejší dětské oddělení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj hledá sestru roku.  Do sedmého ročníku oblíbené ankety můžete ještě do 13. června nominovat kandidáty v pěti kategoriích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj opět hledá zdravotní sestru roku, přijímají se nominace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Anketu Moravskoslezská SESTRA 2022 pořádáme proto, abychom nahlas poděkovali všem zdravotníkům, kteří se starají a pečují o pacienty, a ocenili ty nejlepší. A také, abychom blíže představili veřejnosti tuto profesi, zvýšili její společenskou prestiž a vzbudili zájem mladých lidí o tuto práci. Hlavně v posledních dvou letech covidové pandemie jsme si více než kdy jindy uvědomili, jak náročná, důležitá a nepostradatelná je."</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odborná veřejnost i jednotlivá zdravotnická zařízení v Moravskoslezském kraji mohou své kandidáty nominovat od 23. května do 13. června 2022 v pěti kategoriích: Sestra u lůžka, ambulantní a domácí péče, paliativní a hospicová péče, porodní asistentka a ocenění za dlouhodobý přínos v ošetřovatelské péči. Odborná porota pak v každé kategorii z nominací vybere tři finalisty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Birklenová, mluvčí MSK: "O vítězce či vítězi šesté kategorie – sestra veřejnosti pak rozhodnou obyvatelé regionu. Hlasovat pro svou favoritku z patnácti finalistek budou moci od 5. do 26. září 2022. Kdo získá nejvyšší počet hlasů, obdrží titul Sestra veřejnosti 2022."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O vítězce či vítězi šesté kategorie – sestra veřejnosti pak rozhodnou obyvatelé regionu. Hlasovat pro svou favoritku z patnácti finalistek budou moci od 5. do 26. září 2022. Kdo získá nejvyšší počet hlasů, obdrží titul Sestra veřejnosti 2022.</w:t>
@@ -218,51 +329,50 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gebauer, náměstek hejtmana MSK pro zdravotnictví:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Pořádáním ankety chceme zdravotníkům poděkovat za záchranu zdraví a jasně říct, že si jich opravdu vážíme. Dostat se do finále této ankety bych z profesního hlediska přirovnal ke sportovci, který jede závodit na vysněný závod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spolupráce ambulantní RHB a porodnice: Iveta Zálejská, vrchní sestra ambulantní rehabilitace Nemocnice Havířov</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Našim dnešním hostem už je Iveta Zálejská, vrchní sestra ambulantní rehabilitace havířovské nemocnice. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Zálejská, vrchní sestra ambulantní RHB Havířovské nemocnice: </w:t>
       </w:r>
       <w:r>
@@ -729,93 +839,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-01-06-2022-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>