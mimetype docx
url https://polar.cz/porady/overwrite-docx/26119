--- v0 (2026-01-09)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.6.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokončená cyklostezka propojí Opavu s Hradcem n. M.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavu s Hradcem nad Moravicí spojuje nová cyklostezka. Zatímco její první část, která vede ze slezské metropole do Otic, byla hotová před pěti lety, zbývající úsek byl dokončený až nyní. Cyklisté tuto trasu mohou lidé využívat nejen pro cestu do zaměstnání, ale také k rekreační cyklistice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -90,106 +205,88 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Celkové  náklady byly 13 mil. korun, z toho 9,5 mil. Kč byla z dotací. A  ten zbytek jsme si rozdělili mezi sebe. Opava si na sebe vzala tu  největší část, přece jen rozpočet má daleko větší. Domluvili  jsem se, že na této stavební akci budeme nejvíce participovat. I  když stezka nevede přímo z Opavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt  této cyklostezky je starý víc jak deset let. Čas na jeho  realizaci přešel ale až nyní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef  Fresser, bývalý starosta Branky u Opavy (1994 – 2008): </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zůstalo  to stát, protože se majitelé pozemků z Otic nedohodli.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Nakonec  vede cyklostezka mezi poli a nabízí krásné pohledy do krajiny. A   je také bezpečná. Dříve se totiž museli cyklisté jedoucí z  Otic do Hradce, nebo naopak, vydat  po po rušné silnici I. třídy.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">místní  cyklista:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „My jsme byli zvyklí jezdit po hlavní cestě. Bylo to nebezpečné,  protože zde jezdí mnoho kamionů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Časem  ještě přibudou kolem cyklostezky lavičky a odpočívadla. A po  stranách budou vysázeny stromy.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava učí řidiče odstavit auto na okraji města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -413,53 +510,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči trénovali zásah v historické budově Muzea Těšínska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na tělo mrtvého horníka zavaleného v důlní štole narazili hasiči, kteří zasahovali v centru Českého Těšína. Stalo se tak při cvičení v historické budově Muzea Těšínska, kde museli hasiči při vyhledávání ohrožených osob prohledávat prostory jednotlivých expozic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hasiči jsou zvyklí, že při cvičných zásazích zachraňují i figuríny. V tomto případě však nainstalovaný hadrový horník nebyl součástí zásahu a hasiči proto museli hledat dále, až našli skutečného zaměstnance, který simuloval zranění. Další členové jednotky mezitím hasili rovněž fiktivní požár v kanceláři.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hasiči jsou zvyklí, že při cvičných zásazích zachraňují i figuríny. V tomto případě však nainstalovaný hadrový horník nebyl součástí zásahu a hasiči proto museli hledat dále, až našli skutečného zaměstnance, který simuloval zranění. Další členové jednotky mezitím hasili rovněž fiktivní požár v kanceláři. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Kohut, velitel zásahu HZS MSK Český Těšín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jednalo se o taktické cvičení při požáru malého rozsahu. Jednotka provedla uhašení a prohledání prostor, jestli se tam nenacházejí uvězněné osoby. Jedna osoba byla nalezena a vyvedena. Poté bylo cvičení ukončeno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Případný skutečný požár by v nedávno rekonstruované historické budově Muzea Těšínska mohl napáchat velmi vysoké škody. Celá budova je proto chráněna protipožárním systém. Ten se zapnul i při cvičení, spustil signalizaci, vyřadil z provozu výtah a aktivoval odvětrávání zplodin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -724,93 +820,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-06-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>