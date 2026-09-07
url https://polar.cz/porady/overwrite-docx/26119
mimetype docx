--- v1 (2026-04-25)
+++ v2 (2026-09-07)
@@ -862,51 +862,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-06-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-06-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>