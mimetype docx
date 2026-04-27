--- v0 (2025-12-21)
+++ v1 (2026-04-27)
@@ -1,189 +1,299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.2022, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město se od října rozdělí na tři parkovací zóny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři parkovací zóny s různými cenami za parkování. Taková změna čeká řidiče ve Frýdku-Místku. Elektromobily budou mít parkování zdarma a zavedou se nové parkovací automaty. Půjde v nich platit jednoduše i kartou. Nová pravidla pro parkování by měla ve městě začít fungovat od října.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek dlouhodobě řeší problémy s parkováním. Jedna  z nejhorších situací je na 8. pěšího pluku, kde je velmi obtížné během dne  zaparkovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "8. pěší pluk, bylo místo, kde parkování bylo, ať už úplně  zdarma nebo prakticky zdarma tak, že si občané, co tři hodiny, měnili parkovací  lístek. Nám tady to ten 8. pěší pluk ucpalo. A každý to zná na poliklinice. Kdo  jede na polikliniku, místo nenajde, protože zde auta parkují celý den."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I to je jeden z důvodů, proč se od října rozdělí město  na 3 parkovací zóny. A, B a C, na kterých se také upraví parkovací ceník. Největší  změnu čeká právě parkování na 8. pěšího pluku, U Staré pošty a na Zámeckém  náměstí, což bude zóna C.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I to je jeden z důvodů, proč se od října rozdělí město  na 3 parkovací zóny. A, B a C, na kterých se také upraví parkovací ceník. Největší  změnu čeká právě parkování na 8. pěšího pluku, U Staré pošty a na Zámeckém  náměstí, což bude zóna C. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Lukrativní parkovací místa, kde potřebujeme tu obměnu co  největší. Nechceme, aby nám tady auta parkovala celý den. A zde stojí první  hodina 10 korun a každá další hodina 30 korun. V zóně C neplatí žádný celoroční  parkovací lístek, ani předplatné, nic takového."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prostor kolem bývalého autobusového stanoviště bude spadat  pod zónu A.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Prostor kolem bývalého autobusového stanoviště bude spadat  pod zónu A. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To znamená místo, které by mělo primárně obsloužit tu  městskou památkovou zónu Místek. A zde bude parkování nejlevnější. První hodina  10 korun a každá další hodina taky deset korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A poslední zóna B budou všechna ostatní parkovací místa.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A poslední zóna B budou všechna ostatní parkovací místa. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Těšínská, Sadová a tak dále. Zde se platí také za první  hodinu 10 korun a každá další hodina 20 korun. Celodenní lístek v zóně B  pak vyjde na 100 korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve městě se také postupně vymění parkovací automaty a zajistí  se lepší systém plateb.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve městě se také postupně vymění parkovací automaty a zajistí  se lepší systém plateb. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ještě letos se v ulicích objeví nové moderní parkovací  automaty, ve kterých půjde platit kartou. Půjde platit přes mobilní aplikaci.  Bude se zde zadávat registrační značka vozidla a dostaneme se do pozice  moderního města. Tam, kde už jsme dávno měli být. Úplnou novinkou je, že elektromobily budou nově parkovat  zdarma. To znamená auta začínající poznávací značkou EL."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro obyvatele, kteří bydlí v městských památkových  zónách se na parkování nic nezmění.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro obyvatele, kteří bydlí v městských památkových  zónách se na parkování nic nezmění. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ti jsou zvyklí na parkovací kartu za 1 200 korun ročně.  A musí mít trvalé bydliště nebo být vlastníci nemovistotí. Nic se ani nemění  pro právnické osoby podnikající v městské památkové zóně Frýdek nebo  Místek. Pro ty je parkovací karta za 6 000 korun na rok. Pro zónu A a B bude možné zakoupit celoroční parkovací kupon  za 3 000 korun na rok."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Změna systému má přinést větší řád, efektivitu, přehlednost  a také odstranit některé zlozvyky. Jako například tady na Zámeckém náměstí, kdy  parkují auta ve dvou řadách za sebou. Naposledy se podmínky pro parkování ve městě měnily v roce  2014.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -265,111 +375,108 @@
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budova je dlouhodobě nedostatečná v rámci absencí  sociálních zařízení. Chybí tady WC na pokoji, není tady sprcha na pokoji. Noví  uživatelé, kteří si přijdou budoucí domov obhlédnout, tak vesměs odmítnou  nástup na tuto budovu. Čekají až na zařazení na možné zařazení na volné místo  na 28. říjnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Frýdek-Místek se neustále snaží zlepšovat své sociální  služby. Budova domova pro seniory tady na ulici Školská je z roku 1932. Je  90 let stará a ty vnitřní dispozice už dneska neodpovídají moderním standardům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V současnosti má pobočka domova 40 lůžek. Po přestavbě  by se měla kapacita snížit na 27 lůžek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V současnosti má pobočka domova 40 lůžek. Po přestavbě  by se měla kapacita snížit na 27 lůžek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budova projde kompletní rekonstrukcí a v rámci ní se  využije i půdních prostor. Tam vzniknou také pokoje. Kapacita se sice zmenší,  ale dosáhneme toho, že budeme mít jenom jedno a dvoulůžkové pokoje se sociálním  zařízením."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce by měly začít v červnu příštího roku. Domov už se  ale na tak velkou akci postupně připravuje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce by měly začít v červnu příštího roku. Domov už se  ale na tak velkou akci postupně připravuje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Denisa Fusková, vedoucí domova pro seniory  na Školské:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Uživatelé byli všichni informováni, včetně rodinných příslušníků,  že se chystá rekonstrukce této budovy. Je udělán plán, kterým postupně budeme  uživatele přemísťovat na hlavní budovu na 28. říjen."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Z ministerstva práce a sociálních věcí se nám na tento  projekt podařilo získat 23 milionů korun dotaci. Celkové náklady odhadujeme na  nějakých 36 milionů korun. To znamená, že ten rozdíl doplatí Frýdek-Místek ze  svého rozpočtu, ale samozřejmě přitom, jak se teď ceny stavebních materiálů a  stavebních prací mění, tak ty celkové náklady mohou být vyšší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po rekonstrukci budova získá kromě hygienického zázemí na  pokojích také nové společenské prostory, datové rozvody i požární signalizaci.  Zásadní bude také rekonstrukce střechy a kanalizace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po rekonstrukci budova získá kromě hygienického zázemí na  pokojích také nové společenské prostory, datové rozvody i požární signalizaci.  Zásadní bude také rekonstrukce střechy a kanalizace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ŘSD chystá pro veřejnost Den otevřené dálnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -395,97 +502,94 @@
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych pozvat veškerou veřejnost z celého regionu,  ale i ze vzdálenějších míst a měst. A sice 11. června v sobotu, uděláme na  právě této první etapě obchvatu Frýdku-Místku, takzvaný Den otevřené dálnice. Kdy  mezi 10:00 až 17:00 hodinou uvítáme veškerou, doufám, že budeme mít dobré  počasí, veřejnost. A ukážeme nejenom tu stavbu jako takovou a dokážeme  veřejnosti, že je opravdu stavebně hotovo. A že jsme připraveni tu stavbu dát  do provozu. Bohužel v tuto chvíli v tom brání zlá vůle odpůrců  stavby. Ale to překonáme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Část od západu, od Olomouce, je bohužel postižena zrušením právní  moci stavebního povolení a tam bohužel, dokud nenabydeme zpátky stavební povolení,  tak nebudeme schopni tu stavbu zprovoznit. To znamená, nebudeme schopni napojit  dálnici D48 na samotný obchvat Frýdku-Místku. Ale věříme, že se to povede  poměrně rychle vyřešit ta situace a že potom budeme schopni potom bleskurychle  prakticky v řádech dnů tu stavbu zprovoznit. Protože ta stavba je  prakticky hotová. A dokonce už bylo požádáno i o její předčasné užívání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V sobotu si na obchvatu lidé budou moci také prohlédnout  techniku, která se na stavbě používá.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V sobotu si na obchvatu lidé budou moci také prohlédnout  techniku, která se na stavbě používá. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude tam dálniční technika, aby veřejnost viděla, jakým  způsobem, jakými prostředky se o tu, byť novou dálnici, nadále budeme starat.  Bude tam prezentace stavebních společností. Bude tam prezentace samozřejmě i bezpečnosti.  Budou tam atrakce pro děti a bude možné si velkou část té stavby projet. A to  už, jak kdo si bude přát. Na kole, na bruslích, s kočárkem nebo někdo i  proběhnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Druhá etapa obchvatu získala stavební povolení rozhodnutím z 30.  května, které by mělo nabýt právní moci za 14 dnů od vydání. Práce tak budou  moci dále pokračovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Druhá etapa obchvatu získala stavební povolení rozhodnutím z 30.  května, které by mělo nabýt právní moci za 14 dnů od vydání. Práce tak budou  moci dále pokračovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kupka (ODS), ministr dopravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Co se týče té druhé etapy, kde čelíme i problémům spojeným  se sesuvem půdy, tak tam očekáváme, že bychom v letošním roce tu část zprovoznili alespoň v polovičním profilu. Tak,  aby to mohlo lidem co nejlépe a co nejrychleji sloužit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plánovaný termín zprůjezdnění druhé etapy je stále na konci  letošního roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Plánovaný termín zprůjezdnění druhé etapy je stále na konci  letošního roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -560,93 +664,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-06-06-2022-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>