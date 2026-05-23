--- v0 (2026-02-13)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.6.2022, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Jihu začalo čištění podchodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Technické služby Ostrava-Jih se pustily do čištění podchodů. Těch je v obvodu celkem 13 a jejich úklid se provádí v jarních a letních měsících zhruba dvakrát měsíčně.  Kromě podchodů procházejí očistou také průchody domů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -114,55 +229,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaměstnanci technických služeb si na místo vozí nejen myčku a potřebné nářadí, ale také cisternu s vodou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Piaczek, zaměstnanec, Technické služby Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vozíme si cisternou vodu, kterou natankujeme na nějakém místě určeném k tomu, protože v podchodech není možnost se připojit na vodu, takže si musíme vodu dovézt. Používá se voda teplá plus chemie na čištění. Je to vlastně saponát ekologický, neškodný. Nemělo by to ničemu ublížit. Jenom když jsou graffiti, nebo nějaké velké skvrny, tak si vypomůžeme nějakou další chemií k tomu určenou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podchody se pravidelně čistí od jara až do zimy. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice vydává 7. knihu o své historii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -512,93 +622,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-jih/expres-ostrava-jih-07-06-2022-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>