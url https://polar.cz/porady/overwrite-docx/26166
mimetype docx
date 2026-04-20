--- v0 (2026-01-10)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.6.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opilý muž po konfliktu s ochrankou třinecké nemocnice vystřelil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté vyšetřují incident, který se stal nad ránem v Nemocnici Třinec. Před vrátnicí došlo ke konfliktu mezi ochrankou a dvěma muži. Jeden z nich byl také ozbrojen a vystřelil. Naštěstí nikdo nebyl zraněn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Před vrátnicí krajské nemocnice Třinec  došlo ráno mezi  třetí a čtvrtou hodinou k nečekanému incidentu se střelnou zbraní. Podnapilý muž se snažil dostat přes závoru. Došlo ke slovnímu a fyzickém konfliktu s ochrankou a padl výstřel. Ihned byla také zavolána policie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Před vrátnicí krajské nemocnice Třinec  došlo ráno mezi  třetí a čtvrtou hodinou k nečekanému incidentu se střelnou zbraní. Podnapilý muž se snažil dostat přes závoru. Došlo ke slovnímu a fyzickém konfliktu s ochrankou a padl výstřel. Ihned byla také zavolána policie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Veverka, ředitel třinecké nemocnice: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nic bližšího zatím nevíme, probíhá vyšetřování. Chod nemocnice je tím absolutně nedotčen."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Údajně měl nejdříve přijet do nemocnice jeden opilý muž, který byl pro nevhodné chování vyveden ochrankou z budovy. Posléze měl přijel taxíkem jeho známý, který byl ozbrojen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -142,70 +256,68 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté řidiče kamionů natáčeli přes tmavá skla minibusu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dopravní policisté si ve středu posvítili na řidiče kamionů, kteří bývají častými viníky vážných dopravních nehod. Důvodem je, že se plně nevěnují řízení, ale například telefonují, píší SMS zprávy a nebo dokonce sledují televizi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za první 4 měsíce letošního roku se v MS kraji stalo téměř 3150 dopravních nehod. Příčinou u více než poloviny, přesněji u 1750 z nich, byl stanoven nesprávný způsob jízdy. Pod ten spadá i nevěnování se řízení, tedy většinou telefonování psaní SMS zpráv ale často i ladění rádia. Nárůst tohoto přestupku je téměř o 300 případů a přibylo i držení hovorového zařízení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Pavla Jiroušková, mluvčí PČR MS kraje: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pavla Jiroušková, mluvčí PČR MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Od začátku roku do konce dubna evidujeme přes 6 tisíc přestupků v souvislosti s držením hovorového zařízení, což je o 15 procent více, než za stejné období loňského roku." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tyto přestupky končí často dopravními nehodami a v případě, že jde o kamion, může být nehoda velmi tragická. Dopravní policisté mají proto speciální minibus, kterým brázdí dálnice a kamioňáky kontrolují. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tyto přestupky končí často dopravními nehodami a v případě, že jde o kamion, může být nehoda velmi tragická. Dopravní policisté mají proto speciální minibus, kterým brázdí dálnice a kamioňáky kontrolují.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Kovařčík, dopravní policista:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Policisté kontrolují, zda jsou řidiči připoutaní bezpečnostními pásy, zda se plně věnují řízení tzn. jestli drží v ruce telefon nebo jiné zařízení, které rozptyluje jeho pozornost." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podařilo se tak přistihnout řidiče kamionu, který za jízdy četl SMS zprávu a policisté jej při tom natočili. Zaplatil pokutu tisíc korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -216,62 +328,51 @@
         <w:t xml:space="preserve">řidič kamionu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem si toho vědom, mrzí mě to, dneska dělám zadarmo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Při rychlosti 80 km v hodině je běžná reakční doba, než řidič začne brzdit, jedna sekunda, což znamená 22 ujetých metrů, pokud se ale zrovna podívá do mobilu, může to trvat třikrát až 5 krát déle. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 8. 6. 2022, 1</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Těžba uhlí v revíru OKD bude pokračovat minimálně až do druhého kvartálu příštího roku. Společnost aktuálně připravuje dobývací prostory. Původní plány měly těžbu uhlí ukončit už letos. Vedení firmy zpracovává analýzu, která bude řešit další prodloužení.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 8. 6. 2022, 1 Tuto neděli, 12. června začne jezdit cyklobus, ve kterém se lidé bez přestupu dostanou na Červenohorské sedlo, a to z Ostravy, Opavy nebo Krnova. Cyklobus bude jezdit o víkendech a o svátcích až do 11. září. Kromě cyklistů s koly do něj mohou i turisté.  Těžba uhlí v revíru OKD bude pokračovat minimálně až do druhého kvartálu příštího roku. Společnost aktuálně připravuje dobývací prostory. Původní plány měly těžbu uhlí ukončit už letos. Vedení firmy zpracovává analýzu, která bude řešit další prodloužení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Propojka ulic má dopravně ulevit části Nového Jičína</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -439,259 +540,192 @@
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Už to měli dávno udělat, to vypadá hrozně, nejsem spokojená s tím. Hodně zeleně ať je, hodně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Alej metasekvojí byla vysázena v roce 1967. Ve své domovské zemi, tedy v Číně, dorůstají stromy až do výšky 35 metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 8. 6. 2022, 2</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Klesající nezaměstnanost v Moravskoslezském kraji hlásí Úřad práce. Počet uchazečů o zaměstnání je k 31. květnu 39 151, klesl i počet pracovních míst a podíl nezaměstnaných osob - ten je aktuálně 4,8 desetin procenta.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 8. 6. 2022, 2 Až do začátku července bude v depozitáři Muzea Tatra Kopřivnice chybět Slovenská strela. Vůz je aktuálně na údržbě a servisu v Přerově. Následně míří na významnou akci 500 kilometrů slovenských. Strela bude pro návštěvníky k vidění v expozici opět od 4. července.  Klesající nezaměstnanost v Moravskoslezském kraji hlásí Úřad práce. Počet uchazečů o zaměstnání je k 31. květnu 39 151, klesl i počet pracovních míst a podíl nezaměstnaných osob - ten je aktuálně 4,8 desetin procenta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Setkání pěstounských rodin v Karlově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Již podruhé se v Karlově pod Pradědem setkaly pěstounské rodiny s představiteli MS kraje. Šlo o tzv. profesionální pěstouny v systému pěstounství na přechodnou dobu. Cílem setkání bylo poděkování za jejich náročnou práci, odpočinek i seznámení se s novou legislativou v oblasti pěstounské péče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pěstounství na přechodnou dobu je velmi potřebné, současně však velmi náročné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Chytrová, ředitelka Centra psychologické pomoci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Říká se tomu taky profesionální pěstounská péče, aby děti nejútlejšího věku nemusely do dětských center, do dětských domovů.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to velmi náročné, MS kraj jim například zavolá, nebo OSPOD, v jakoukoli hodinu, a řekne, že je zde dítě, které potřebuje okamžitou pomoc. A já jim za tu práci chci moc a moc poděkovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Prasková, koordinátorka, MS kraj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pěstouni se dozví na pobytech nové informace, které se týkají pěstounské péče na přechodnou dobu, ale zároveň si zde můžou pěkně odpočinout.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V Karlově se sešlo 32 pěstounských rodin, to znamená 64 pěstounů. Byli mezi nimi jak začátečníci, tak již zkušení profesionálové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Buštík, pěstoun, Frýdek Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My to děláme od roku 2014 .Teď máme chlapečka, který má 3 roky a 8 měsíců a holčičku, ta má 10 měsíců.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robert Kurej, pěstoun, Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„První dítě. Máme strašně rádi děti, máme i svoje vnoučata.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastimil Polášek, pěstoun, Hodslavice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Sedmý rok a měli jsme 6 dětí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Kantorová, pěstounka, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mám páté dítě. Dělám to proto, protože jsem potřebovala, aby moje práce měla nějaký smysl.“  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iva Janečková, pěstounka, Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Osmý rok teď to děláme. Celkem za celou dobu máme teď desáté dítě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Většina pěstounů se již vyrovnává se stresem, když musí dítě po roce péče odevzdat. Především jsou spokojeni, když dítě pak najde dobrou stálou rodinu a kvalitní péči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -788,93 +822,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-06-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>