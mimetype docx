--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -864,51 +864,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-06-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-06-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>