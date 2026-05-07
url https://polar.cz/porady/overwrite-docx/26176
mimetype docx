--- v0 (2026-01-11)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.6.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči cvičili zásah v novojičínské nemocnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči evakuovali část plicního oddělení novojičínské nemocnice. Naštěstí jen v rámci taktického cvičení. Jeho cílem byla především záchrana imobilních pacientů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,53 +291,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Soviš, dobrovolník ADRA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zjistili jsme, jakou mají potřebu a nastavili jsme rozdávání potravinové tašky na jednu za 14 dní. Přičemž pokud je rodina početnější od pěti a více lidí, mají nárok na dvě tašky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Já bych vám chtěla říct, že hodně děkujeme všem českým lidem za to, že nám pomáhají. Je krásné vidět, že pro nás dělají možné i nemožné. Děkuji vám.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Já bych vám chtěla říct, že hodně děkujeme všem českým lidem za to, že nám pomáhají. Je krásné vidět, že pro nás dělají možné i nemožné. Děkuji vám.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Některé ukrajinské ženy se staly samy dobrovolnicemi ADRY.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Lidé kolem mě mi pomáhali a i já jsem chtěla jim pomáhat. Pomáhat bezplatně. Není mi příjemné, co se děje našim lidem. Jsem vděčná českým lidem za jídlo a veškeré věci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -368,96 +482,94 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Primátor Karviné se opět setkal s občany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Další pravidelné setkání občanů s primátorem města se uskutečnilo v Karviné-Mizerově, v lokalitě u Kačoku. Tamní obyvatelé diskutovali s primátorem na různá témata, nejčastěji v oblasti údržby města, ale i bezpečnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Setkání občanů s primátorem města a zástupci městské policie se tentokrát uskutečnilo v klidnější lokalitě a tomu také odpovídal okruh témat, o kterých se diskutovalo. Nejčastěji se lidé zajímali o práci technických služeb, probírali otázky k výsadbě a kácení zeleně, jmelí na stromech, doplnění odpadkových košů, ale ptali se i na parkování a možnost zjednosměrnění ulice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Setkání občanů s primátorem města a zástupci městské policie se tentokrát uskutečnilo v klidnější lokalitě a tomu také odpovídal okruh témat, o kterých se diskutovalo. Nejčastěji se lidé zajímali o práci technických služeb, probírali otázky k výsadbě a kácení zeleně, jmelí na stromech, doplnění odpadkových košů, ale ptali se i na parkování a možnost zjednosměrnění ulice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Z našeho pohledu je to klidná lokalita, maximálně řešíme bezdomovce nebo opilce, ale podle toho, co lidé říkali, tak jsou tady spokojeni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S lidmi přímo v terénu se primátor setkává pravidelně, aby se přímo v daných lokalitách od místních dozvěděl, co je trápí a jak by mohl pomoc. Zajímal se také o to, zda tady dochází k narušování veřejného pořádku nebo skupování bytů a jejich časté pronajímání problematickým sousedům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Základní věc pro každého Karviňáka je, aby měl klidné bydlení, aby se vyspal když jde do práce, aby se nerušil noční klid. Na tom intenzivně děláme, výsledky na mnoha místech jsou dobré, ale potřebujeme tu součinnost těch lidí, kteří tady bydlí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Setkání s občany přímo v terénu budou ještě letos následovat. Další lokalita a termín budou zveřejněny včas.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Setkání s občany přímo v terénu budou ještě letos následovat. Další lokalita a termín budou zveřejněny včas. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 9. 6. 2022, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Infekční oddělení Slezské nemocnice je kvůli rekonstrukci uzavřeno. Část lůžkového oddělení byla přesunuta do pavilonu interních oborů. Ambulance prozatím v budově zůstávají. Opravy musí dělníci zvládnout během čtyř měsíců tak, aby bylo oddělení připraveno na případnou podzimní vlnu covidových pacientů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -652,93 +764,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-06-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>