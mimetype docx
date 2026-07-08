--- v0 (2025-12-21)
+++ v1 (2026-07-08)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.6.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Značkaři v Beskydech udržují stovky kilometrů tras</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Především v horských oblastech se turisté mohou spolehnout na rozcestníky a barevné značky, které jim usnadňují orientaci v terénu. Turistické značky pravidelně obnovují dobrovolníci z Klubu českých turistů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vůbec první značky na turistických trasách v českých zemích se objevily v roce 1884 v okolí Radhoště. Vyznačili je tam členové tamní Pohorské jednoty. Od té doby v Beskydech přibyly stovky tras, které jsou značené známými symboly. V pravidelných intervalech značky obnovují dobrovolníci, mezi které patří i Tadeáš Mrózek a Zdeněk Kaluža.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vůbec první značky na turistických trasách v českých zemích se objevily v roce 1884 v okolí Radhoště. Vyznačili je tam členové tamní Pohorské jednoty. Od té doby v Beskydech přibyly stovky tras, které jsou značené známými symboly. V pravidelných intervalech značky obnovují dobrovolníci, mezi které patří i Tadeáš Mrózek a Zdeněk Kaluža. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tadeáš Mrózek, značkař KČT:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ”Jsme značkaři z obvodu Karviná. Na starost máme Slezské Beskydy až po Morávku, po hřeben Prašivá, Ropička. Máme asi 550 kilometrů tras, které musíme vždy po třech letech obnovit. Je to rozděleno na tři části, takže ročně vyznačíme zhruba 170 kilometrů a je nás na to asi 25 až 30 lidí. Jinak v celém Moravskoslezském kraji je těch tras okolo 3 tisíc. Každý značkař musí vyznačit ročně asi 10 až 15 kilometrů. Není dobré, aby to dělali stejní lidé, protože by si na to zvykli a dostali by se do rutiny. Chce to čas od času nové oči, aby viděly nějakou změnu, někde je značku třeba doplnit, jinde ubrat.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před několika dny značkaři vyrazili na Košařiska, aby obnovili modrou trasu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -156,57 +270,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Sliacká, Marek Brabenec, turisti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Všímáme si toho určitě a stane se, že si nejsme úplně jistí, ale většinou jsou tam ty směrovky, takže jsme si vždycky poradili. Myslím si, že to je na dobré úrovni. Jsme spíše příležitostní turisté, nemáme moc času kvůli práci, takže jezdíme jednou za dva měsíce a většinou do Beskyd, protože to máme nejblíž. Cestu si plánujeme, ale řídíme se podle turistických značek, protože jinak bychom se asi ztratili.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tadeáš Mrózek, značkař KČT:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ”Poslední dobou značky mizí častěji. Problémy dělá kůrovec, stromy mizí a my musíme nějak improvizovat. Někdy nám lesáci nechají pahýl, na kterém se dá značka udělat, něco se řeší značkařskými kolíky a na přehledných úsecích se musí čekat, až tam nějaký strom vyroste."</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V archeoparku se lidé vypravili po jantarové stezce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -494,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-10-06-2022-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>