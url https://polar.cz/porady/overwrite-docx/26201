--- v0 (2025-12-18)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.6.2022, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Restaurace s barem v K-triu je k pronájmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městský obvod Ostrava-Jih aktuálně nabízí k pronájmu restauraci s barem v kulturním domě K-trio. na ulici Dr. Martínka v Hrabůvce. Obě zařízení jsou už několik měsíců mimo provoz a v celé budově slouží pro občerstvení jediný automat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -394,53 +509,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: návštěvníci a vystavovatelé: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já jsem nadšený. Na moje prsty už to není, ale jsem nadšený, co lidi dokážou udělat z papíru. Opravdu. Jinak mě se tady líbí ty úžasné figury, které dělají tam u vchodu. Ty jsou nádherné, neskutečné. Já jsem žádný model nedělal, ale jako malý mě bavil model Titaniku právě, jak je vystavený tady. Jeden mám doma takový menší. Jako je to šílená práce. Taková nudná sice, ale baví mě to.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to moc nádherné, asi náročné, pracné. Modely se mi líbí hodně zámky udělané, třeba zemědělské stroje jsou též nádherné, pracné jako. Co říct, je to nádhera s tím pracovat. Já sám s tím nepracuju, přišel jsem se jenom podívat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Úplně super. Já jsem si teďka natáčel videa.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Úplně super. Já jsem si teďka natáčel videa.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme tady výstavu hasičských modelů v různých velikostech. Pohybuje se to od A nulky po 43. Od papíru přes plast a kov. Tohle je záležitost tak 5 měsíců to postavit a potom třeba dva měsíce než se to všechno zapojí, aby to takto fungovalo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Soutěžní výstavu doplnila i venkovní expozice, kde svou techniku předvedly Technické služby Ostrava-Jih a také hasiči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -529,93 +643,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-jih/expres-ostrava-jih-14-06-2022-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>