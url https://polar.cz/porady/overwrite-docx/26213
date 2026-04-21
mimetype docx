--- v0 (2026-02-15)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.6.2022, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pořad TV Medicína je připraven.  Na co se můžete těšit? Ve frýdeckomístecké porodnici vzniklo centrum asistovaného porodu. Nejen o této novince, ale o řadě dalších bude mluvit vedoucí lékařka porodních sálů Petronela Bieliková. Jednou z hlavních investičních akcí v Albrechticích je modernizace zdravotního střediska. Finanční podpora míří průběžně také do Nemocnice ve Frýdku-Místku, kde tamní magistrát přispěl téměř sedmi miliony korun. Více už v reportáži. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek finančně podporuje nemocnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiální i personální rozvoj Nemocnice ve Frýdku-Místku je pro město důležitý. Proto nijak nepolevuje ve spolupráci s nemocnicí a podpoře různých projektů.</w:t>
@@ -78,69 +193,67 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček, náměstek primátora Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Město Frýdek-Místek je dlouhodobým partnerem nemocnice. Nemocnici podporujeme zejména finančně. K 1. dubnu tohoto roku jsme v zastupitelstvu vyčlenili částku 1,3 milionu korun. Z toho jeden milion jde na nákup sanitního vozu. Od roku 2020 to je celkem 6,8 milionu. Zahrnuje to příspěvky na zakoupení tří sanitek, lůžek pro infekční oddělení, monitory pro sledování životních funkcí a dalších neinvestičních dotací, o které nás nemocnice požádala."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obec Albrechtice chce letos modernizovat zdravotní středisko</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jednou z hlavních investičních akcí letošního roku je v Albrechticích modernizace zdravotního střediska. Realizace bude velmi náročná, vše bude probíhat za provozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V letošním roce se chce obec pustit do další rekonstrukce. Tentokrát se bude jednat o budovu zdravotního střediska.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V letošním roce se chce obec pustit do další rekonstrukce. Tentokrát se bude jednat o budovu zdravotního střediska. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Feber (PROAL), starosta obce Albrechtice: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Hlavním cílem je instalace klimatizace tam, kde ještě není a samozřejmě modernizace, protože tato budova stojí 35 let a stojí ji za to, ty interiéry modernizovat tak, jak jsme to udělali například v gynekologické ordinaci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Realizace projektu modernizace zdravotního střediska bude velmi náročná, vše bude probíhat za provozu.</w:t>
@@ -152,66 +265,64 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Feber (PROAL), starosta obce Albrechtice: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„V rámci možností se bude za provozu měnit interiér, tzn. oprava podlah, podhledů a jak říkám, prvotní cíl je instalace klimatizace. Bude to úkol náročný, ale já pevně věřím, že to dopadne dobře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MUDr. Petronela Bieliková, vedoucí lékařka pro porodnictví, Nemocnice ve Frýdku-Místku: Novinky v porodnici – porodní vana, pestrá strava, Centrum porodní asistence – porod jen s asistentkou</w:t>
       </w:r>
-      <w:br/>
-[...14 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vedoucí lékařka pro porodnictví, nemocnice ve Frýdku-Místku Petronela Bieliková je naším dnešním hostem. Dobrý den, paní doktorko. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petronela Bieliková, vedoucí lékařka pro porodnictví, nemocnice Frýdek-Místek  : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, děkuji za pozvání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
@@ -678,93 +789,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-15-06-2022-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>