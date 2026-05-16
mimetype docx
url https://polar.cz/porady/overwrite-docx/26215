--- v0 (2026-01-09)
+++ v1 (2026-05-16)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Muže utonulého v přehradě našli potápěči sonarem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ani přes rychlou záchrannou akci se nepodařilo pomoci 61letému muži, který se začal topit uprostřed Žermanické přehrady. Neštěstí se stalo v úterý večer poblíž střediska Maják.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plavec měl podle svědků přeplavat přehradu a při zpáteční cestě se začal topit. Volání o pomoc slyšeli lidé na břehu, kteří okamžitě organizovali pomoc. K tonoucímu také vyplul jeden zachránce na člunu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svědek události:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Já jsem tady běžel okolo přehrady a viděl jsem záchranku, jak přijela. Lidé tady volali pomoc, že se tam někdo topí. Ptal jsem se, jestli tam mám plavat. Pán prý přeplaval přehradu a když se vracel, tak se začal topit. Jiný muž mu na loďce plul naproti, ale asi 50 metrů před ním se ten plavec ponořil a od té doby není."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K přehradě okamžitě po ohlášení vyjeli policisté, zdravotníci záchranné služby a hasiči. Od jiného zásahu na Vsetínsku k přehradě přiletěl také záchranářský vrtulník. Jeho posádka se snažila plavce zahlédnout z výšky. Pátrací akce však do večera žádný výsledek nepřinesla. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Kubzová, mluvčí Policie ČR:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Do akce byli povoláni také policejní potápěči  z odboru speciálních potápěčských činností z Frýdku-Místku. Dle svědeckých výpovědí bylo určeno místo, kde byla tonoucí osoba viděna naposledy. Potápěči propátrávali vodní plochu v perimetru 200 metrů, a to jak na hladině, tak pod ní pomocí speciálního podvodního sonaru. Pátrání po osobě probíhalo v úterý až do pozdních nočních hodin a pokračovalo ve středu. V dopoledních hodinách se bohužel oznámení potvrdilo. Potápěči nalezli ve vodě, zhruba 250 metrů od břehu, tělo 61letého muže. Příčinu úmrtí určí nařízená soudní pitva.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidé by měli pamatovat, že plavání v přehradách je vždy na vlastní nebezpečí. Na delší trasy by se plavci nikdy neměli vydávat sami. Ideální je mít s sebou reflexní plovák nebo doprovod na plavidle. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Životní prostředí zlepšují dobrovolné dohody</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Životní prostředí v MS kraji se postupně zlepšuje. Je to nejen díky kotlíkovým dotacím, ale také díky dobrovolným dohodám krajského úřadu s místními firmami. Ty se v nich zavazují udělat pro čistší vzduch něco víc, než nařizuje zákon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vedení MS kraje podepsalo už čtvrtou dobrovolnou dohodu, která se týká životního prostředí. Tentokrát s firmou AL INVEST Břidličná, která je ochotná pro čistší vzduch a přírodu udělat něco víc, než ze zákona musí. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Bečvář, ředitel Al Investu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“My se snažíme o to, aby v rámci naší výroby a toho, co vyrábíme, jsme minimalizovali uhlíkovou stopu a proto děláme různá opatření a některé z nich dáváme tady do té dobrovolné dohody s krajem. Takže v zásadě jde o to, aby jsme pořád pracovali nějakým způsobem dopředu a zlepšovali životní prostředí.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jedním z nejdůležitějších opatření je výměna 60 naftových vysokozdvižných vozíků za elektrické, což podstatně přispěje ke snížení emisí CO2. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Dohody velmi vítáme, protože mají zásah jak na chod továren, nebo těch podniků, tak samozřejmě na ten životní cyklus. V tuto chvíli jsou podepsány 4 dohody. Mezi nimi například s OKK koksovny a před námi je podpis dobrovolné dohody s Třineckými železárnami.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Al Invest Břidličná je jeden z největších zaměstnavatelů v okrese Bruntál. V současné době tam pracuje více jak 700 lidí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zprávy krátké, 15. 6. 2022, 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ostrava oznámila jméno vítěze nedávno vyhlášené výtvarné soutěže Mural Bazaly. Vyhrál ji Jan "Bogy" Lörincz, který zrealizuje svůj návrh na opěrné zdi o ploše takřka 1000 m². Do soutěže přišlo 11 návrhů, hlavním tématem byla transformace města Ostravy a Moravskoslezského kraje. Autor počítá s použitím pigmentu, který bude vytvořen ze stavebního odpadu a odpadů z těžby nerostů v blízkosti dané lokality.</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dopravní policisté se o víkendu zaměřili na chování motorkářů v silničním provozu. Zkontrolovali celkem 274 strojů a zjistili 68 přestupků. Nejčastěji šlo o překročení povolené rychlosti, 10 motorek mělo nevyhovující technický stav.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Snídaně NJ gymnazistů chutnala i pomáhala</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studenti novojičínského gymnázia prostřeli k charitativní snídani. Výtěžkem z dobročinné akce podpořili místní spolek, který pomáhá dětem s autistickým postižením.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charitativní akce “Snídej pro děti” se konala v parku pod novojičínským gymnáziem. Každý, kdo tudy pocházel, mohl ochutnat sladké i slané dobroty připravené studenty a současně přispět na dobrou věc. Výtěžek poputuje odlehčovací službě ITY, která pomáhá rodinám pečujícím o handicapované děti, převážně s autismem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adéla Jelínková, studentka gymnázia: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tím hlavním organizátorem je školní časopis  Gymplátek, ale zároveň jsme oslovili úplně všechny třídy na gymnáziu, takže každý se mohl zapojit. Myslím si, že je to okolo padesáti dobrovolníků.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karolína Plevková, studentka gymnázia: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Pomáhala jsem dva roky zpátky, když bylo naposledy  Snídejte pro děti. Připravili jsme samé sladké věci, třeba sušenky a cupcakes.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klára Gazdová, studentka gymnázia: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“My jsme připravili od každého něco, máme tady slaný štrůdl, kokosové čokoládové buchty a také jahodové. Určitě jsme rádi, že výsledek půjde na děti a že tímto malým gestem přispějeme.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bohumír Večerek, spolek ITY: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tím, že jsme v sociální sítí města Nový Jičín i sociální síti krajské, tak máme příjmy nějaké jisté, ale přesto je nemalá část, kterou musíme sehnat sami.  I tato částka, která se vybere zde, nám určitě pomůže.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toto byla třetí charitativní snídaně pořádaná gymnáziem, ta první se konala v roce 2018 a také podpořila spolek ITY, už i proto, že Bohumír Večerek je absolventem této školy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">V Karviné si připomněli Světový den dárců krve</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hematologicko-transfuzní oddělení Nemocnice s poliklinikou v Karviné -Ráji a místní Český červený kříž si připomněli Světový den dárců krve, který připadá právě na čtrnáctého června. Dárci, kteří v tento den darovali krev, byli odměněni malou pozorností.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Každou chvíli vyzývá personál hematologicko-transfuzní stanice veřejnost, aby přišla darovat krev. Pravidelných dárců je stále málo napříče celou Českou republikou. Na ty, kteří přišli darovat krev 14. června,  čekali zdravotníci ČČK s malou odměnou. Potěšila i Šárku Adamčíkovou, která daruje krev pravidelně třetím rokem.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Šárka Adamčíková, dárkyně krve:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Dnešní akcí jsem překvapená, protože jsem si vybrala úterý, že tady bude málo lidí a mile i potěšena tímto dárečkem."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I když výzvy k darování krve běží celý rok, zvláště před prázdninami má své opodstatnění.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Janek, primář hematologicko-transfuzní stanice Nemocnice Karviná-Ráj:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Snažíme se před letními prázdninami předzásobit, protože ta situace je trochu složitější, dárci odjíždějí na dovolenou a nejsou tak dostupní. A i když ubývají plánované operace, přibývá nečekaných událostí, havárií a úrazů, takže se před prázdninami snažíme předzásobit, ale v tuto chvíli je krevní zásoba dostatečná."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Od roku 2012 chodí pravidelně darovat krev i Tomáš Petrik. Motivací bylo víc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Petrik, dárce krve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: "Hlavně to volno a že někomu pomůžu, to mě motivovalo k tomu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darovat krev pravidelně chodí i lidé z ČČK, letos poprvé se k nim přidal i jednadvacetiletý Jan Přeček.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Přeček, prvodárce:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Trochu mám z toho strach, nikdy jsem to nedělal, ale doufám, že to bude dobré."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I když je momentálně krevní zásoba dostatečná, dárců krve je stále málo.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zprávy krátké, 15. 6. 2022, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dopravní podnik v Opavě uzavřel smlouvu se společností Škoda Group, ta mu dodá tři nové dvanáctimetrové trolejbusy typu T´CITY 36 Tr a to v polovině příštího roku. Nové vozy budou klimatizované, s komfortním vybavením a informačním i odbavovacím systémem. Zakázka je za 25,5 milionu korun.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Festival v ulicích se stěhuje do Poruby</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dnes vás chceme pozvat na další ročník oblíbené akce Festival v ulicích. Letos čeká návštěvníky novinka -  festival se poprvé přesouvá z centra Ostravy na porubskou Hlavní třídu a přilehlé dvory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Festival v ulicích má letos podtitul Art & Life tedy umění a život a rozhodně není jen o hudbě. Hlavní změnou proti předchozím rokům bude to, že se uskuteční na Hlavní třídě v Porubě, což je široký městský bulvár, který k podobným akcím vybízí. Po tři dny konání festivalu bude uzavřen pro vozidla. Program je rozdělen na vystoupení kapel a na pouliční umění. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petra Hrabalová, ředitelka festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"K umění v ulicích neodmyslitelně patří tzv. busking - pouliční umělci všech žánrů. Proto  jsme do Ostravy pozvali ty nejlepší buskery z Evropy, Kanady, Japonska, Argentiny či  Austrálie, aby předvedli své pouliční hudební, žonglérské, akrobatické i kouzelnické  kousky."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hudební část odstartuje už v pátek ostravská kapela Nedivoč, španělské kapely přenesou návštěvníky na Kanárské ostrovy, ale představí se také třeba dechový orchestr VŠB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová, starostka Ostravy-Poruby:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Se svými zkušenostmi z akcí radíme organizátorům jo tady to dává smysl, tady to asi fungovat bude a tady naopak ne." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbyněk Pražák, náměstek primátora Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Výjimečné je i to, že v letošním roce se 95 procent účastník rekrutuje z řad cizinců." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vstup na celý festival, který je určen i pro rodiny s dětmi, je zdarma. Právě pro děti je připravena spousta workshopů, vystoupení a soutěží. Na kruhovém objezdu bude také dětský lunapark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">15.6.2022, 17:00</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionální zprávy POLAR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Muže utonulého v přehradě našli potápěči sonarem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ani přes rychlou záchrannou akci se nepodařilo pomoci 61letému muži, který se začal topit uprostřed Žermanické přehrady. Neštěstí se stalo v úterý večer poblíž střediska Maják.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plavec měl podle svědků přeplavat přehradu a při zpáteční cestě se začal topit. Volání o pomoc slyšeli lidé na břehu, kteří okamžitě organizovali pomoc. K tonoucímu také vyplul jeden zachránce na člunu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svědek události:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Já jsem tady běžel okolo přehrady a viděl jsem záchranku, jak přijela. Lidé tady volali pomoc, že se tam někdo topí. Ptal jsem se, jestli tam mám plavat. Pán prý přeplaval přehradu a když se vracel, tak se začal topit. Jiný muž mu na loďce plul naproti, ale asi 50 metrů před ním se ten plavec ponořil a od té doby není."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K přehradě okamžitě po ohlášení vyjeli policisté, zdravotníci záchranné služby a hasiči. Od jiného zásahu na Vsetínsku k přehradě přiletěl také záchranářský vrtulník. Jeho posádka se snažila plavce zahlédnout z výšky. Pátrací akce však do večera žádný výsledek nepřinesla. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Kubzová, mluvčí Policie ČR:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Do akce byli povoláni také policejní potápěči  z odboru speciálních potápěčských činností z Frýdku-Místku. Dle svědeckých výpovědí bylo určeno místo, kde byla tonoucí osoba viděna naposledy. Potápěči propátrávali vodní plochu v perimetru 200 metrů, a to jak na hladině, tak pod ní pomocí speciálního podvodního sonaru. Pátrání po osobě probíhalo v úterý až do pozdních nočních hodin a pokračovalo ve středu. V dopoledních hodinách se bohužel oznámení potvrdilo. Potápěči nalezli ve vodě, zhruba 250 metrů od břehu, tělo 61letého muže. Příčinu úmrtí určí nařízená soudní pitva.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidé by měli pamatovat, že plavání v přehradách je vždy na vlastní nebezpečí. Na delší trasy by se plavci nikdy neměli vydávat sami. Ideální je mít s sebou reflexní plovák nebo doprovod na plavidle. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Životní prostředí zlepšují dobrovolné dohody</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Životní prostředí v MS kraji se postupně zlepšuje. Je to nejen díky kotlíkovým dotacím, ale také díky dobrovolným dohodám krajského úřadu s místními firmami. Ty se v nich zavazují udělat pro čistší vzduch něco víc, než nařizuje zákon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vedení MS kraje podepsalo už čtvrtou dobrovolnou dohodu, která se týká životního prostředí. Tentokrát s firmou AL INVEST Břidličná, která je ochotná pro čistší vzduch a přírodu udělat něco víc, než ze zákona musí. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Bečvář, ředitel Al Investu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“My se snažíme o to, aby v rámci naší výroby a toho, co vyrábíme, jsme minimalizovali uhlíkovou stopu a proto děláme různá opatření a některé z nich dáváme tady do té dobrovolné dohody s krajem. Takže v zásadě jde o to, aby jsme pořád pracovali nějakým způsobem dopředu a zlepšovali životní prostředí.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jedním z nejdůležitějších opatření je výměna 60 naftových vysokozdvižných vozíků za elektrické, což podstatně přispěje ke snížení emisí CO2. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Dohody velmi vítáme, protože mají zásah jak na chod továren, nebo těch podniků, tak samozřejmě na ten životní cyklus. V tuto chvíli jsou podepsány 4 dohody. Mezi nimi například s OKK koksovny a před námi je podpis dobrovolné dohody s Třineckými železárnami.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Al Invest Břidličná je jeden z největších zaměstnavatelů v okrese Bruntál. V současné době tam pracuje více jak 700 lidí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zprávy krátké, 15. 6. 2022, 3 Ostrava oznámila jméno vítěze nedávno vyhlášené výtvarné soutěže Mural Bazaly. Vyhrál ji Jan "Bogy" Lörincz, který zrealizuje svůj návrh na opěrné zdi o ploše takřka 1000 m². Do soutěže přišlo 11 návrhů, hlavním tématem byla transformace města Ostravy a Moravskoslezského kraje. Autor počítá s použitím pigmentu, který bude vytvořen ze stavebního odpadu a odpadů z těžby nerostů v blízkosti dané lokality.  Dopravní policisté se o víkendu zaměřili na chování motorkářů v silničním provozu. Zkontrolovali celkem 274 strojů a zjistili 68 přestupků. Nejčastěji šlo o překročení povolené rychlosti, 10 motorek mělo nevyhovující technický stav.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Snídaně NJ gymnazistů chutnala i pomáhala</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studenti novojičínského gymnázia prostřeli k charitativní snídani. Výtěžkem z dobročinné akce podpořili místní spolek, který pomáhá dětem s autistickým postižením.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charitativní akce “Snídej pro děti” se konala v parku pod novojičínským gymnáziem. Každý, kdo tudy pocházel, mohl ochutnat sladké i slané dobroty připravené studenty a současně přispět na dobrou věc. Výtěžek poputuje odlehčovací službě ITY, která pomáhá rodinám pečujícím o handicapované děti, převážně s autismem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adéla Jelínková, studentka gymnázia: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tím hlavním organizátorem je školní časopis  Gymplátek, ale zároveň jsme oslovili úplně všechny třídy na gymnáziu, takže každý se mohl zapojit. Myslím si, že je to okolo padesáti dobrovolníků.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karolína Plevková, studentka gymnázia: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Pomáhala jsem dva roky zpátky, když bylo naposledy  Snídejte pro děti. Připravili jsme samé sladké věci, třeba sušenky a cupcakes.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klára Gazdová, studentka gymnázia: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“My jsme připravili od každého něco, máme tady slaný štrůdl, kokosové čokoládové buchty a také jahodové. Určitě jsme rádi, že výsledek půjde na děti a že tímto malým gestem přispějeme.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bohumír Večerek, spolek ITY: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tím, že jsme v sociální sítí města Nový Jičín i sociální síti krajské, tak máme příjmy nějaké jisté, ale přesto je nemalá část, kterou musíme sehnat sami.  I tato částka, která se vybere zde, nám určitě pomůže.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toto byla třetí charitativní snídaně pořádaná gymnáziem, ta první se konala v roce 2018 a také podpořila spolek ITY, už i proto, že Bohumír Večerek je absolventem této školy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">V Karviné si připomněli Světový den dárců krve</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hematologicko-transfuzní oddělení Nemocnice s poliklinikou v Karviné -Ráji a místní Český červený kříž si připomněli Světový den dárců krve, který připadá právě na čtrnáctého června. Dárci, kteří v tento den darovali krev, byli odměněni malou pozorností.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Každou chvíli vyzývá personál hematologicko-transfuzní stanice veřejnost, aby přišla darovat krev. Pravidelných dárců je stále málo napříče celou Českou republikou. Na ty, kteří přišli darovat krev 14. června,  čekali zdravotníci ČČK s malou odměnou. Potěšila i Šárku Adamčíkovou, která daruje krev pravidelně třetím rokem. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Šárka Adamčíková, dárkyně krve:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Dnešní akcí jsem překvapená, protože jsem si vybrala úterý, že tady bude málo lidí a mile i potěšena tímto dárečkem."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I když výzvy k darování krve běží celý rok, zvláště před prázdninami má své opodstatnění.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Janek, primář hematologicko-transfuzní stanice Nemocnice Karviná-Ráj:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Snažíme se před letními prázdninami předzásobit, protože ta situace je trochu složitější, dárci odjíždějí na dovolenou a nejsou tak dostupní. A i když ubývají plánované operace, přibývá nečekaných událostí, havárií a úrazů, takže se před prázdninami snažíme předzásobit, ale v tuto chvíli je krevní zásoba dostatečná."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Od roku 2012 chodí pravidelně darovat krev i Tomáš Petrik. Motivací bylo víc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Petrik, dárce krve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: "Hlavně to volno a že někomu pomůžu, to mě motivovalo k tomu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darovat krev pravidelně chodí i lidé z ČČK, letos poprvé se k nim přidal i jednadvacetiletý Jan Přeček.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Přeček, prvodárce:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Trochu mám z toho strach, nikdy jsem to nedělal, ale doufám, že to bude dobré."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I když je momentálně krevní zásoba dostatečná, dárců krve je stále málo. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zprávy krátké, 15. 6. 2022, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dopravní podnik v Opavě uzavřel smlouvu se společností Škoda Group, ta mu dodá tři nové dvanáctimetrové trolejbusy typu T´CITY 36 Tr a to v polovině příštího roku. Nové vozy budou klimatizované, s komfortním vybavením a informačním i odbavovacím systémem. Zakázka je za 25,5 milionu korun.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Festival v ulicích se stěhuje do Poruby</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dnes vás chceme pozvat na další ročník oblíbené akce Festival v ulicích. Letos čeká návštěvníky novinka -  festival se poprvé přesouvá z centra Ostravy na porubskou Hlavní třídu a přilehlé dvory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Festival v ulicích má letos podtitul Art & Life tedy umění a život a rozhodně není jen o hudbě. Hlavní změnou proti předchozím rokům bude to, že se uskuteční na Hlavní třídě v Porubě, což je široký městský bulvár, který k podobným akcím vybízí. Po tři dny konání festivalu bude uzavřen pro vozidla. Program je rozdělen na vystoupení kapel a na pouliční umění. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petra Hrabalová, ředitelka festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"K umění v ulicích neodmyslitelně patří tzv. busking - pouliční umělci všech žánrů. Proto  jsme do Ostravy pozvali ty nejlepší buskery z Evropy, Kanady, Japonska, Argentiny či  Austrálie, aby předvedli své pouliční hudební, žonglérské, akrobatické i kouzelnické  kousky."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hudební část odstartuje už v pátek ostravská kapela Nedivoč, španělské kapely přenesou návštěvníky na Kanárské ostrovy, ale představí se také třeba dechový orchestr VŠB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová, starostka Ostravy-Poruby:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Se svými zkušenostmi z akcí radíme organizátorům jo tady to dává smysl, tady to asi fungovat bude a tady naopak ne." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbyněk Pražák, náměstek primátora Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Výjimečné je i to, že v letošním roce se 95 procent účastník rekrutuje z řad cizinců." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vstup na celý festival, který je určen i pro rodiny s dětmi, je zdarma. Právě pro děti je připravena spousta workshopů, vystoupení a soutěží. Na kruhovém objezdu bude také dětský lunapark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-06-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>