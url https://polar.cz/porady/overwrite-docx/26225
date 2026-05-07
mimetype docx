--- v0 (2025-12-24)
+++ v1 (2026-05-07)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.6.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Horští záchranáři zasahují u kolapsů i těžkých úrazů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Členové Horské služby Beskydy si na nedostatek práce rozhodně stěžovat nemohou. Sotva jim skončila zimní sezona, začali zasahovat u návštěvníků hor, kteří se dostali do nesnází při zdolávání horských vrcholů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Horská služba Beskydy má několik stanovišť rozmístěných v lokalitě celých Moravskoslezských Beskyd. Na některých slouží profesionální záchranáři, jinde dobrovolníci. My jsme se byli za nimi podívat na Lysé hoře a ve Frýdlantu nad Ostravicí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Horská služba Beskydy má několik stanovišť rozmístěných v lokalitě celých Moravskoslezských Beskyd. Na některých slouží profesionální záchranáři, jinde dobrovolníci. My jsme se byli za nimi podívat na Lysé hoře a ve Frýdlantu nad Ostravicí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Petr, člen Horské služby Beskydy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letní sezóna je samozřejmě specifická, ale je specifická v Beskydech podle toho, v jakém místě se ty úrazy nacházejí. Když budeme mluvit v Beskydech o Javorovém, tak tam bude nejvíce padáčkářů. Probíhají tam různé školy a školení. Když se budeme bavit o Lysé hoře, tak tam budou pěší turisté, budou tam cyklisté. Když se budeme například bavit o Pustevnách, tak tam nejvíce těch letní úrazu bývá na koloběžkách. Co se týče nějakých takových častější důrazu, tak těch asi přibývá na různých elektrokolech, co bych takhle dokázal říct, ale jinak si nemyslím, že jde o nějaké hrubé zanedbání. Drtivá většina lidí už jezdí s přilbami a jsou patřičně vybavení. Častěji se taky stávají úrazy takzvaných běžců, kteří běhají takhle nalehko a nejsou moc připravení. Ono, když si podvrtnou kotník, stane se jim nějaký úraz a spadnou  a nemůžou se dále pohybovat, tak než se k nim dostaneme do půlky Lysé hory, tak to nějakou dobu trvá. A nemusí být zima, nemusí být nutně zimní sezóna, ale když máte někde v kraťasech ležet v 10 stupních na zemi, tak prochladnete za 20 minut, než se k vám dostaneme. Z mého pohledu si myslím, že není problém si vzít lehký batůžek, do toho nějakou větrovku a nějaké základní vybavení, nějakou lehkou lékárničku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na nejvyšším vrcholu Moravskoslezských Beskyd a v jeho okolí pomáhají horští záchranáři především turistům, kteří přecenili své síly. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -163,53 +277,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Jablunkově se bojovalo o Železného hasiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V centru Jablunkova se konal tradiční závod o Železného hasiče. Trať byla postavena přímo na náměstí a hasiči museli zvládnout několik úkolů, které prověřily jejich fyzickou zdatnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vedle 11. ročníku Železného hasiče byly závody součástí krajského poháru a také jako 6. ročník memoriálu Jana Lewinského.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vedle 11. ročníku Železného hasiče byly závody součástí krajského poháru a také jako 6. ročník memoriálu Jana Lewinského. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Sadowski, velitel jednotky SDH Jablunkov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska se tady v Jablunkově na náměstí konal 6. ročník memoriálu Honzy Lewinského, který tragicky zahynul ve službě. Byla tady trať pro jednotlivce i pro štafety. Závodníci měli za úkol práci s hadicemi, to znamená natáhnout hadice od čerpadel, zapojit, smotat hadice. Potom byla silová disciplína kladivo, technická disciplína stavět žebřík na lešení  a vytahování závaží a pak byla vytrvalostní disciplína, což bylo 20 schodů s hadicemi, které se používají pro zásah u požáru výškových budov. Celkem tady bylo přes 30 závodníků. Byli to vesměs borci, byly tady i holky. Jednalo se o 2. kolo Poháru Krajského sdružení hasičů Moravskoslezského kraje, takže ti závodníci získávají body a postupují na letošní Mistrovství České republiky dobrovolných hasičů, které se koná ve Štramberku na štramberské trúbě.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Hanzl, SDH Písečná, vítěz závodů:</w:t>
       </w:r>
       <w:r>
@@ -265,54 +378,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pod siluetou Lysé hory se na Těrlické přehradě konaly tradiční závody mladých jachtařů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandr Pacek, předseda Jachting klub Těrlicko:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dneska se koná jachtařský závod Mladý vítr, kterému letos bude takových 35 let a mladý je od toho, že tady startují samí mladí závodníci a je to určené pro mládežnickou třídu. Jede se přebor Moravskoslezského kraje v lodní třídě RS Tera. To je vůbec historicky první přebor. Potom jsou tady optimisty, oblíbené mládežnické třídy a historický poprvé nová lodní třída RS Feva, která je opět pro mládežníky. Takže se to tady orientuje na děti. Budeme se bavit na vodě větrem. Vítr bude perfektní, sluníčko, tak se budeme bavit dobře.”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Tkáčová, jachtařka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsem z Těrlicka. Jachtingu se věnuji jenom chvilku sice, ale baví mě to. Minulý měsíc jsem byla i v Krnově. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Centrichová, jachtařka:</w:t>
       </w:r>
       <w:r>
@@ -485,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-17-06-2022-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>