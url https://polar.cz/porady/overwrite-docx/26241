--- v0 (2026-01-09)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.6.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloději rozkradli během pár dní celou střechu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velké překvapení zažil nový majitel starého bytového domu, který se chystal na rekonstrukci. Během pár dní totiž někdo z celého objektu ukradl plechovou střechu. Sousedé mysleli, že rekonstrukce už začala.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -105,53 +220,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sousedé si prostě mysleli, že rekonstrukce domu už začala a nic podezřelého neviděli. Proto ani nikdo nevolal policii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">sousedka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "10 roků se tady nic nedělo, ale až ta okna zabednili, tak si možná zloději řekli, že tam něco je a začali krást." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nová střecha bude stát asi půl milionu korun. Přitom při současných cenách hliníkových plechů dostanou zloději ve sběrně asi 20 tisíc korun. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nová střecha bude stát asi půl milionu korun. Přitom při současných cenách hliníkových plechů dostanou zloději ve sběrně asi 20 tisíc korun.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">David Stypka získal in memoriam Cenu města F-M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -163,148 +277,143 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek zažil od čtvrtku do neděle velkolepý festival  Sweetsen Fest. Celý byl letos zasvěcen Davidovi Stypkovi, který loni bohužel předčasně  opustil tento svět. Právě na festivalu, se kterým byl David neodmyslitelně spjat,  mu byla udělena Cena města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych Davidovi symbolicky předat klíč od města, protože  tady vždycky bude s námi. A poté i Cenu města. A já bych teďka strašně moc  chtěl pozvat na pódium dva důležité lidi, které určitě přivítáte. Tak, jak si zaslouží.  Davidova nejstaršího syna Matyáše a maminku Marii Stypkovou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Protože byl David původem z Dobré, musel mu být nejprve  in memoriam předán klíč od města a následně mohl získat Cenu města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Protože byl David původem z Dobré, musel mu být nejprve  in memoriam předán klíč od města a následně mohl získat Cenu města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já symbolicky předám tady tento klíč. Matyáši, tady ho máš."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Stypková, maminka Davida Stypky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěla bych aby tady David byl a mohl toho strašně moc  udělat. Ta bolest je nesdělitelná a já jsem šťastná, že tolik lidí na něj myslí.  A že dostává tolik ocenění za to, co dělal."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pořád je to velmi silný zážitek. David je člověk, který byl  součástí festivalu. Osobně jsme k sobě měli blízko. Oba dva jsme stejně  staří, máme tři děti. A spousty nápadů, které na festivalu vznikly, byly z jeho  hlavy a já si myslím, že největší radost by měl z toho, že dneska je tady  historicky největší návštěvnost a jedeme dál. Jeho kapela má skvělou zpěvačku a  pokračuje se. A to je myslím to nejsilnější, co asi dneska je tím poselstvím a  je tady David s námi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdek-Místek je považován za líheň hudebních talentů, o  čemž svědčí také výsledek letošního udílení Andělů, ze kterého si právě frýdecko-místečtí  umělci odnesli 7 cen, z toho tři Anděly získal David Stypka. Mnozí  z úspěšných muzikantů začínali právě na Sweetsen Festu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Frýdek-Místek je považován za líheň hudebních talentů, o  čemž svědčí také výsledek letošního udílení Andělů, ze kterého si právě frýdecko-místečtí  umělci odnesli 7 cen, z toho tři Anděly získal David Stypka. Mnozí  z úspěšných muzikantů začínali právě na Sweetsen Festu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Stypková, maminka Davida Stypky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem strašně překvapená, kolik je tady lidí. Já bych  chtěla říct, že jsem byla na všech ročnících Sweetsen Festu, jenom na jednom  ne, kdy Davídek hrál tady v hale Polárka se symfonickým orchestrem. A to jsem  tehdy málem nepřežila, protože jsem tady nemohla být. Takže já jsem byla odjakživa  jeho obrovská fanynka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po předání následovalo vystoupení Davidovy původní kapely  Bandjeez, která dnes koncertuje se zpěvačkou Kateřinou Marií Tichou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po předání následovalo vystoupení Davidovy původní kapely  Bandjeez, která dnes koncertuje se zpěvačkou Kateřinou Marií Tichou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 20. 6. 2022, 16 h - 1</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 20. 6. 2022, 16 h - 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Městská policie Ostrava letos slaví 30 let od svého založení  a zároveň od primátora převzala první vlastní prapor. 42 zaměstnanců městské policie pak převzalo i ocenění v podobě medaile za třicet let služby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V neděli večer zasahovali hasiči u požáru sila s pilinami v krnovské části Krásné Loučky. Proč začalo hořet zjišťují specialisté hasičského záchranného sboru i policie, škoda byla na místě předběžně vyčíslena na 3 miliony korun Událost se obešla bez zranění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavskou rodačku Joy Adamsonovou připomíná výstava</w:t>
@@ -340,191 +449,109 @@
         <w:rPr/>
         <w:t xml:space="preserve">To  změnilo přemýšlení lidí o divoké přírodě. Do Afriky se  začalo jezdit na „lovy beze zbraní“. Místo zabíjení se  zvířata začala chránit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Joy  Adamsonová se narodila v roce 1910 v Opavě jako Friederike  Victoria </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gessner.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">    Žila zde do svých 12 let a pak se po rozvodu rodičů  přestěhovala  k babičce do Vídně. S Keňou, svůj život spojila od roku 1937.  Tady  žila velmi skromně, a tak materiálu, který by ji připomínal, mnoho  není. Vzácností je tento sešit s poznámkami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana  Beranová, popularizátorka života a díla J. Adamsonové: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Veškerý  svůj majetek měla uschovaný v plechové bedně, kteoru si zamykala  a schovávala pod postel. Měla pár sepraných triček a boty proti  hadům.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Zatímco  v Evropě se věnovala umění, módě a studiu medicíny, na  africkém kontinentě se soustředila na přírodu. Namalovala 700  botanických kreseb. Dvanáct z nich je teď vystavených také v  Opavě. Depozitář anglické nadace Elsa  Conservatin Trust v Británii opouští jen výjimečně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Je  také autorkou portrétů představitelů jednotlivých afrických  kmenů, mnohé z nich již zanikly.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Adamsonová  byla v Africe zavražděna svým sluhou. To bylo v roce 1980.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Součástí  výstavy je rodokmen příbuzných z otcovy  strany, který sestavil Richard Gessner. Joy Adamsonová byla  sestřenicí jeho dědečka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard  Gessner, vzdálený příbuzný J. Adamsonové: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„O  příbuznosti jsem se dozvěděl od tatínka. To bylo ještě v době  tzv. Komunismu, takže ta diskuse byla velmi opatrná.  Tatínek  o tom nechtěl moc mluvit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Návštěvníci  vernisáže si mohli  projít výstavu spolu s autorkou projektu  Zuzanou Beranovou. Botanické malby budou v  Obecním domě k vidění do 10. srpna, životopisná výstava pak do  konce října.</w:t>
       </w:r>
-    </w:p>
-[...66 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Divadelní dílna byla na počest výročí hvězdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -609,56 +636,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Divadelní dílna v Kamenném divadle vznikla jako myšlenka oživit tento mystický prostor, který je spjat s prvopočátky města. Původně se jednalo o kamenolom, kde byl těžen materiál pro stavbu hradeb zdejšího zámku. Samotné kamenné divadlo vzniklo v roce 1929.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 20. 6. 2022, 16 h - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Perný víkend plný zásahů zaznamenaly zdravotnické týmy ZZS MSK v našem regionu. Mezi nejvážnější patřil podle mluvčího Lukáše Humpla střet automobilu a cyklisty na Opavsku, který se stal v neděli 19. června 2022 dopoledne.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK: “Zraněnému pomáhali nejprve svědkové události a poté také lékař záchranné služby v civilu. Šestašedesátiletý muž jevil známky poruchy vědomí, záchranáři u něj zjistili závažné poranění dolní končetiny a hrudníku. Pacient musel být zaintubován a o jeho dýchání se následně postaral přístroj. Lékař provedl akutní ošetření hrudníku a další potřebná opatření. Poté byl muž letecky transportován na urgentní příjem Fakultní nemocnice v Ostravě.</w:t>
+        <w:t xml:space="preserve">Perný víkend plný zásahů zaznamenaly zdravotnické týmy ZZS MSK v našem regionu. Mezi nejvážnější patřil podle mluvčího Lukáše Humpla střet automobilu a cyklisty na Opavsku, který se stal v neděli 19. června 2022 dopoledne. Lukáš Humpl, mluvčí ZZS MSK: “Zraněnému pomáhali nejprve svědkové události a poté také lékař záchranné služby v civilu. Šestašedesátiletý muž jevil známky poruchy vědomí, záchranáři u něj zjistili závažné poranění dolní končetiny a hrudníku. Pacient musel být zaintubován a o jeho dýchání se následně postaral přístroj. Lékař provedl akutní ošetření hrudníku a další potřebná opatření. Poté byl muž letecky transportován na urgentní příjem Fakultní nemocnice v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dny města Bruntálu 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -882,93 +904,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-06-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>