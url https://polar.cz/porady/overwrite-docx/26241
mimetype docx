--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -946,51 +946,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-06-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-06-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>