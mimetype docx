--- v0 (2026-01-09)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.6.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava vybrala investora pro přestavbu mrakodrapu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava vybrala investora, který opraví mrakodrap na Ostrčilově ulici v centru. Část bytů pak město koupí a bude je pronajímat. Podmínkou je, že se dům bude podobat návrhu, který vypracovala renomovaná architekta Eva Jiřičná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -131,53 +246,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté chytili zloděje karvinských soch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie dopadla pachatele, kteří ukradli z Karviné dvě vzácné sochy. Umělecká díla se už ale zpátky na svá místa nevrátí, zloději je stihli nenávratně zničit. Hrozí jim až osm let za mřížemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle jsou dvě vzácné sochy z Karviné, socha dívky nazvaná Živý pramen, která je i symbolem Lázní Darkov, která zmizela z lázeňského parku a tato vysoká bronzová plastika Bojovníka o váze 460 kg, který stál na trávníku poblíž autobusových zastávek v centru města. Obě zmizely jen pár dní po sobě. Policisté ihned začali s intenzivním pátráním.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle jsou dvě vzácné sochy z Karviné, socha dívky nazvaná Živý pramen, která je i symbolem Lázní Darkov, která zmizela z lázeňského parku a tato vysoká bronzová plastika Bojovníka o váze 460 kg, který stál na trávníku poblíž autobusových zastávek v centru města. Obě zmizely jen pár dní po sobě. Policisté ihned začali s intenzivním pátráním. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Tvrdý, zástupce ředitele  Územního odboru PČR Karviná: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asi týden po prvním oznámení jsme zjistili konkrétní podezřelé vozidlo, začali jsme se tím zabývat a za další dva dny jsme zjistili, že obě sochy byly odvezeny mimo MSK."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obě sochy ukradlo šest mužů. Někteří pocházejí z Karviné, jiní z dalších měst kraje. Ve většině případů šlo o recidivisty. Obviněn byl pak ale i další člověk a právnická osoba, kteří sochy vykoupili a zničili ve sběrně v olomouckém kraji. Jedna osoba je stíhána vazebně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -414,218 +528,213 @@
         <w:t xml:space="preserve">Pavel Palát, otec Ondřeje Paláta:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Teď jak jsme doma, tak se mi strašně líbí ta věc, jak celé Toronto,  tam někdo to náměstí povzbuzovalo. V Tampě před halou je neustále skoro  stejný počet, jak na hale. A právě proto se mi strašně líbil ten Kubův projekt,  kdy to tady zkusil zorganizovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Mikulík, HC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Akce bude probíhat z pátku na sobotu. Bude to hned  navazovat po FM City Festu, který končí kolem 1:00 hodiny ráno. Nám se hala  Polárka právě v 1:00 otevře a ve 2:00 začíná hokejové utkání. Takže když  lidé přijdou, mohou si dát nějaké občerstvení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Polárce chtějí fanouškům nabídnout hlavně nezapomenutelnou  atmosféru, podobně jako tomu je pravidelně u zápasů v Americe.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Polárce chtějí fanouškům nabídnout hlavně nezapomenutelnou  atmosféru, podobně jako tomu je pravidelně u zápasů v Americe. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Palát, otec Ondřeje Paláta:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já pevně věřím, že kdy to tady nabídneme těm lidem, tak  přijdou a budeme společně fandit. Společně fandit tak, jak umí Američani, kdy  to tam prožívají na tom náměstí. No a teď je jenom otázka, že už v pátek se  může stát, že budeme slavit vítězství Avalanche. Oni už možná získají ten titul  a pak všichni tady budeme všichni vidět, jak tam Tampa brečí. To je jedna z těch  možností a s tím rizikem do toho jdeme. A budeme fandit, aby se to nestalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Mikulík, HC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za hokejový klub bychom moc chtěli poděkovat městu  Frýdek-Místek, Kultuře F-M, protože oni nám s tímto hodně pomohli.  Poskytnou nám letní kino, které je obrovské, má to opravdu kvalitu toho obrazu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Palát, otec Ondřeje Paláta:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V Americe teď strašně moc lidí nechápe, proč nějaký  Frýdek-Místek skoro celý fandí Tampě, takže s Kubou jsme to celkem rozebírali  v těch novinách. Tam se ukázalo, že tady většina Frýdku fandí tak, jak po  Kubinovi, tak po Ondrovi Tampě a doufám, že mu v pátek pomůžeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hokej bude s českým komentářem a vstup na akci je zdarma.  Rozehráno bude v sobotu 25. června ve 2:00 hodiny v noci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hokej bude s českým komentářem a vstup na akci je zdarma.  Rozehráno bude v sobotu 25. června ve 2:00 hodiny v noci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné slavili Mezinárodní den jógy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jóga je v dnešní uspěchané době vyhledávaným zdrojem koncentrace, odpočinku a energie. Toto cvičení má dokonce svůj den v kalendáři a v Karviné si ho připomněli hromadným cvičením pod širým nebem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oslava Mezinárodního dne jógy se konala v areálu Lodiček a obsahovala několikahodinový program, ve kterém se střídali lektoři, každý měl připravený jiný druh jógy. Cvičila se například acroyoga, kundalini jóga nebo jóga, která spojuje všechny generace. Tento blok cvičení si pro přítomné připravila Jana Kovaříková.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oslava Mezinárodního dne jógy se konala v areálu Lodiček a obsahovala několikahodinový program, ve kterém se střídali lektoři, každý měl připravený jiný druh jógy. Cvičila se například acroyoga, kundalini jóga nebo jóga, která spojuje všechny generace. Tento blok cvičení si pro přítomné připravila Jana Kovaříková. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Kovaříková, lektorka jógy se zaměřením pro seniory:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jóga je napůl myšlení, napůl cvičení a o tom, aby se člověk cítil hezky dobře. A tím, jakou jsem tady dala desetiminutovou sestavu, tak to je sestava, kterou cvičíme v domovech pro seniory, je to mix písniček a já jsem to přizpůsobila dnešní lekci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Každý, kdo se tohoto maratonu jógy zúčastnil, na sobě poznal, čím vším ho toto cvičení obohacuje.</w:t>
+        <w:t xml:space="preserve"> Každý, kdo se tohoto maratonu jógy zúčastnil, na sobě poznal, čím vším ho toto cvičení obohacuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastníci akce:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Určitě má člověk vnitřní klid větší než normálně co prožívá v životě ten stres, tady se přijde člověk uklidnit a zapomenout na starosti všechny vlastně." "H</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">lavně v tom si uvědomit sám sebe, soustředit se sám na sebe."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Začít cvičit jógu může kdokoliv a v jakémkoliv věku, stačí jen chuť začít.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Začít cvičit jógu může kdokoliv a v jakémkoliv věku, stačí jen chuť začít. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -700,93 +809,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-06-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>