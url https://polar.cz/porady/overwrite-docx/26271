--- v1 (2026-04-21)
+++ v2 (2026-09-06)
@@ -851,51 +851,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-06-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-06-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>