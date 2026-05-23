--- v0 (2026-01-19)
+++ v1 (2026-05-23)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Hudební týden města je u konce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Již v minulém Expresu Studénky jsme Vás informovali o probíhajících dnech města. Zatím co první dny patřily spíše dětem a starší generaci, poslední dva dny ožilo pódium u zimního stadionu modernějšími interprety a kapelami. Představila se Bára Poláková i Xindl X.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Poslední dva dny Hudebního týdne města patřily spíše mladší  generaci. Pátek rozehřála pódium kapela z nedalekého Bílovce  NEMINEM, po nich už nastoupili Light&Love. Večer pak uzavřela  herečka a zpěvačka Bára Poláková.   </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Tomášková,  vedoucí kultury SAK Studénka:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Poslední dva dny Hudebního  týdne města byly nabité. V pátek došlo k malé změně, protože  nám onemocněl jeden účinkující.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sobotní program  začínal už ve dvě hodiny odpoledne a zahájila ho kapela ATMO  music.   </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Tomášková,  vedoucí kultury SAK Studénka:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> „V sobotu </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">se nám  p</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ředstavil</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> například Xindl X nebo Raego.  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byly zde </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i místní spolky, hasiči, mažoretky nebo HC  Studénka.“</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Chuda,  lektor bojových sportů:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">„</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Předvedou se naše děti.  Budou tu základy karate nebo Ju-Jutsu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Je to tu super, těšíme se na dobrou hudbu. Určitě si to tady i z vnoučkem užijeme."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Paráda, konečně pořádná akce ve Studénce."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hudební týden  města letos ukončila místní kapela A-BAND. Během celého  festivalu se u zimního stadionu vystřídalo na 3000 návštěvníků.</w:t></w:r></w:p><w:p><w:pPr/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">ZUŠ ze Studénky pořádala speciální koncert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flétnisté, bubeníci i violoncellisté Základní umělecké školy ze Studénky se předvedli na speciálním koncertu. Ten pořádala škola na závěr letošního roku. Dohromady se předvedlo 11 žáků.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Základní umělecká  škola Amose Komenského ze Studénky pořádala slavnostní koncert  a vyhlášení nejlepších žáků školy. Studenti zahráli písně  jako Pochod z Louskáčka  nebo Konec června. Nechybělo ani  bubenické sólo.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta  Tulejová, zástupkyně ředitel</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ZUŠ Komenského:  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Byli to převážně flétnisté, bubeníci a violoncellisté,  měli jsme tu i klavíristu, který se dostal na konzervatoř.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Hraju od pěti  let a hrála jsem Konec června.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Hrála jsem  skladbu Trosečník a hraji na flétnu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Já jsem se  dostala do programu MenArt díky kterému mi umožnili dva koncerty  jako Pražské jaro a Smetanova Litomyšl. Na flétnu hraju deset  let.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dohromady se  koncertu zúčastnilo jedenáct žáků, kteří v minulých letech  reprezentovali školu na nejrůznějších soutěžích.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Setkání žáků ZŠ Butovické s policisty</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nekomentovaný záznam setkání žáků ZŠ Butovické s policisty, kteří školu navštívili před prázdninami. Důvodem jejich návštěvy bylo poučení dětí k opatrnosti během letních měsíců, kdy na děti čeká spousta nebezpečí. Dozvěděly se jak správně přejít přes přechod a učily se například dopravní značky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Děti si vyzkoušely například policejní vestu nebo dozvěděly se  jak probíhá dechová zkouška. Největší radost měly z prohlídky  policejního vozu.   </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa:</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Dozvěděli jsme  se jak přecházet na přechodu a učili jsme se značky.“</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Mohli jsme si  sednout za volat. Podívali jsme se i do zadní části, kde byla  kopírka.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Žáci se dozvěděli i více informací o práci policisty a prohlédli si nejrůznější vybavení. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24.6.2022, 18:14</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expres Studénky</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Hudební týden města je u konce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Již v minulém Expresu Studénky jsme Vás informovali o probíhajících dnech města. Zatím co první dny patřily spíše dětem a starší generaci, poslední dva dny ožilo pódium u zimního stadionu modernějšími interprety a kapelami. Představila se Bára Poláková i Xindl X.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Poslední dva dny Hudebního týdne města patřily spíše mladší  generaci. Pátek rozehřála pódium kapela z nedalekého Bílovce  NEMINEM, po nich už nastoupili Light&Love. Večer pak uzavřela  herečka a zpěvačka Bára Poláková.       </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Tomášková,  vedoucí kultury SAK Studénka:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Poslední dva dny Hudebního  týdne města byly nabité. V pátek došlo k malé změně, protože  nám onemocněl jeden účinkující.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sobotní program  začínal už ve dvě hodiny odpoledne a zahájila ho kapela ATMO  music.       </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Tomášková,  vedoucí kultury SAK Studénka:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> „V sobotu </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">se nám  p</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ředstavil</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> například Xindl X nebo Raego.  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byly zde </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i místní spolky, hasiči, mažoretky nebo HC  Studénka.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Chuda,  lektor bojových sportů:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">„</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Předvedou se naše děti.  Budou tu základy karate nebo Ju-Jutsu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Je to tu super, těšíme se na dobrou hudbu. Určitě si to tady i z vnoučkem užijeme."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Paráda, konečně pořádná akce ve Studénce."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hudební týden  města letos ukončila místní kapela A-BAND. Během celého  festivalu se u zimního stadionu vystřídalo na 3000 návštěvníků.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">ZUŠ ze Studénky pořádala speciální koncert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flétnisté, bubeníci i violoncellisté Základní umělecké školy ze Studénky se předvedli na speciálním koncertu. Ten pořádala škola na závěr letošního roku. Dohromady se předvedlo 11 žáků.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Základní umělecká  škola Amose Komenského ze Studénky pořádala slavnostní koncert  a vyhlášení nejlepších žáků školy. Studenti zahráli písně  jako Pochod z Louskáčka  nebo Konec června. Nechybělo ani  bubenické sólo.    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta  Tulejová, zástupkyně ředitel</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ZUŠ Komenského:  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Byli to převážně flétnisté, bubeníci a violoncellisté,  měli jsme tu i klavíristu, který se dostal na konzervatoř.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Hraju od pěti  let a hrála jsem Konec června.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Hrála jsem  skladbu Trosečník a hraji na flétnu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Já jsem se  dostala do programu MenArt díky kterému mi umožnili dva koncerty  jako Pražské jaro a Smetanova Litomyšl. Na flétnu hraju deset  let.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dohromady se  koncertu zúčastnilo jedenáct žáků, kteří v minulých letech  reprezentovali školu na nejrůznějších soutěžích.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Setkání žáků ZŠ Butovické s policisty</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nekomentovaný záznam setkání žáků ZŠ Butovické s policisty, kteří školu navštívili před prázdninami. Důvodem jejich návštěvy bylo poučení dětí k opatrnosti během letních měsíců, kdy na děti čeká spousta nebezpečí. Dozvěděly se jak správně přejít přes přechod a učily se například dopravní značky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Děti si vyzkoušely například policejní vestu nebo dozvěděly se  jak probíhá dechová zkouška. Největší radost měly z prohlídky  policejního vozu.       </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Dozvěděli jsme  se jak přecházet na přechodu a učili jsme se značky.“    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Mohli jsme si  sednout za volat. Podívali jsme se i do zadní části, kde byla  kopírka.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Žáci se dozvěděli i více informací o práci policisty a prohlédli si nejrůznější vybavení. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-24-06-2022-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>