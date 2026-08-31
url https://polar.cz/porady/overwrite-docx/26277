--- v1 (2026-05-23)
+++ v2 (2026-08-31)
@@ -147,51 +147,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-24-06-2022-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-24-06-2022-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>