--- v0 (2026-01-09)
+++ v1 (2026-04-21)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.6.2022, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté chytili zloděje karvinských soch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie dopadla pachatele, kteří ukradli z Karviné dvě vzácné sochy. Umělecká díla se už ale zpátky na svá místa nevrátí, zloději je stihli nenávratně zničit. Hrozí jim až osm let za mřížemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle jsou dvě vzácné sochy z Karviné, socha dívky nazvaná Živý pramen, která je i symbolem Lázní Darkov, která zmizela z lázeňského parku a tato vysoká bronzová plastika Bojovníka o váze 460 kg, který stál na trávníku poblíž autobusových zastávek v centru města. Obě zmizely jen pár dní po sobě. Policisté ihned začali s intenzivním pátráním.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle jsou dvě vzácné sochy z Karviné, socha dívky nazvaná Živý pramen, která je i symbolem Lázní Darkov, která zmizela z lázeňského parku a tato vysoká bronzová plastika Bojovníka o váze 460 kg, který stál na trávníku poblíž autobusových zastávek v centru města. Obě zmizely jen pár dní po sobě. Policisté ihned začali s intenzivním pátráním. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Tvrdý, zástupce ředitele  Územního odboru PČR Karviná: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asi týden po prvním oznámení jsme zjistili konkrétní podezřelé vozidlo, začali jsme se tím zabývat a za další dva dny jsme zjistili, že obě sochy byly odvezeny mimo MSK."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obě sochy ukradlo šest mužů. Někteří pocházejí z Karviné, jiní z dalších měst kraje. Ve většině případů šlo o recidivisty. Obviněn byl pak ale i další člověk a právnická osoba, kteří sochy vykoupili a zničili ve sběrně v olomouckém kraji. Jedna osoba je stíhána vazebně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,53 +369,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Čechům se stále vyplatí tankovat v Polsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Češi, kteří tankují pohonné hmoty v Polsku, potvrzují, že se to stále cenově vyplatí. Ceny pohonných hmot se totiž zvyšují na obou stranách hranice. Polské ceny jsou však o 4 až 5 korun nižší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Polské čerpací stanice v blízkosti státní hranice jsou stále hojně využívané českými motoristy. Natankovat v Polsku se vyplatí nejen lidem, kteří bydlí poblíž hranice, ale i těm z větší vzdálenosti, pokud tankování spojí s nákupem jiného levnějšího zboží.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Polské čerpací stanice v blízkosti státní hranice jsou stále hojně využívané českými motoristy. Natankovat v Polsku se vyplatí nejen lidem, kteří bydlí poblíž hranice, ale i těm z větší vzdálenosti, pokud tankování spojí s nákupem jiného levnějšího zboží. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ceny pohonných hmot se postupně zvyšují i v Polsku, stejně jako u českých čerpacích stanic. Rozdíl v ceně se však stále pohybuje okolo 4 až 5 korun za litr. Mnoha motoristům z pohraničí se proto vyplatí tankovat u polských čerpadel. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle velikosti objemu palivové nádrže se u osobních automobilů může úspora pohybovat od 200 do 500 korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -567,131 +680,128 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné slavili Mezinárodní den jógy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jóga je v dnešní uspěchané době vyhledávaným zdrojem koncentrace, odpočinku a energie. Toto cvičení má dokonce svůj den v kalendáři a v Karviné si ho připomněli hromadným cvičením pod širým nebem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oslava Mezinárodního dne jógy se konala v areálu Lodiček a obsahovala několikahodinový program, ve kterém se střídali lektoři, každý měl připravený jiný druh jógy. Cvičila se například acroyoga, kundalini jóga nebo jóga, která spojuje všechny generace. Tento blok cvičení si pro přítomné připravila Jana Kovaříková.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oslava Mezinárodního dne jógy se konala v areálu Lodiček a obsahovala několikahodinový program, ve kterém se střídali lektoři, každý měl připravený jiný druh jógy. Cvičila se například acroyoga, kundalini jóga nebo jóga, která spojuje všechny generace. Tento blok cvičení si pro přítomné připravila Jana Kovaříková. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Kovaříková, lektorka jógy se zaměřením pro seniory:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jóga je napůl myšlení, napůl cvičení a o tom, aby se člověk cítil hezky dobře. A tím, jakou jsem tady dala desetiminutovou sestavu, tak to je sestava, kterou cvičíme v domovech pro seniory, je to mix písniček a já jsem to přizpůsobila dnešní lekci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Každý, kdo se tohoto maratonu jógy zúčastnil, na sobě poznal, čím vším ho toto cvičení obohacuje.</w:t>
+        <w:t xml:space="preserve"> Každý, kdo se tohoto maratonu jógy zúčastnil, na sobě poznal, čím vším ho toto cvičení obohacuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastníci akce:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Určitě má člověk vnitřní klid větší než normálně co prožívá v životě ten stres, tady se přijde člověk uklidnit a zapomenout na starosti všechny vlastně." "H</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">lavně v tom si uvědomit sám sebe, soustředit se sám na sebe."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Začít cvičit jógu může kdokoliv a v jakémkoliv věku, stačí jen chuť začít.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Začít cvičit jógu může kdokoliv a v jakémkoliv věku, stačí jen chuť začít. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -766,93 +876,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-26-06-2022-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>