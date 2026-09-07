--- v1 (2026-04-21)
+++ v2 (2026-09-07)
@@ -918,51 +918,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-26-06-2022-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-26-06-2022-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>