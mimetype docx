--- v0 (2026-02-10)
+++ v1 (2026-04-04)
@@ -1,61 +1,175 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.6.2022, 17:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tramvajová trať na Opavské v Ostravě bude zatravněná, tišší a rychlejší</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">STUDIO: Koleje a tramvajové zastávky na ulici Opavská v Ostravě-Porubě projdou modernizací. A to v úseku mezi křižovatkami s ul. 17. listopadu a ul. Martinovskou. Změna konstrukce z klasického kolejového roštu na systém pevné jízdní dráhy zajistí nižší hluk a vibrace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">REPORTÁŽ: V Porubě vznikne nejdelší úsek nejmodernější tramvajové tratě v Ostravě. Rekonstrukcí projde 1 626 metrů tratě, kterou Dopravní podnik Ostrava zatravní. Jedná se o obdobný koncept, který cestující znají už z ulice Výškovické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Morys, </w:t>
@@ -143,66 +257,62 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">.: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Nejsložitější na této stavbě bude v podstatě všechno sladit technologicky tak, aby nám práce navazovaly na sebe, protože je to opravdu velmi krátký čas. Dva měsíce.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po celou dobu rekonstrukce, tedy po celé prázdniny budou místo tramvají jezdit náhradní autobusy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A to od zastávky Třebovická po Vřesinskou a zpět. Omezena bude i silniční doprava. Podrobnosti najdete na </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">webu dopravního podniku</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava-Poruba zkouší nový způsob sečení trávy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poruba zkouší nový způsob sečení trávy. Reaguje tak na změnu klimatu a zároveň chce zvýšit biodiverzitu. Na loukách tak nechává místa s neposečenou trávou, která zároveň tvoří obrazce. Navíc slouží jako potrava pro hmyz a úkryt pro menší zvířata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
@@ -285,53 +395,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">starostka MOb Ostrava-Poruba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Zatím s napětím čekáme, protože na různých místech jsou v různých fázích růstu podle toho, jak byly zasazeny. Zatím jsou v počátcích, takže se všichni těšíme až skutečně vyjdou. A kromě toho se věnujeme revitalizaci několika míst v rámci parků.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Revitalizací prošel například park na náměstí Družby a připravuje se revitalizace pravého a levého parku u kulturního domu Poklad.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Revitalizací prošel například park na náměstí Družby a připravuje se revitalizace pravého a levého parku u kulturního domu Poklad. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odborníci budou zjišťovat odkud se bere zápach v Hrabové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidem, které obtěžuje nepříjemný zápach z průmyslové zóny Ostrava-Hrabová, se rýsuje naděje na vyřešení situace. Moravskoslezský kraj začal spolufinancovat projekt Vysoké školy báňské technické univerzity, který má zjistit, jaké látky pachy způsobují. Zároveň se bude hledat způsob, jak se zápachu zbavit. V rámci projektu se do speciálních kanystrů  24krát odebere znečištěná vzdušnina, kterou pak odborníci budou analyzovat v laboratoři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -416,76 +525,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A jaká bude letošní úroda medu?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Vavřík, vedoucí včelařského kroužku Ambrožíci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tak jak vždy. Některé včelstvo je lepší, druhé horší, ale celkově to vypadá pěkně. Teď ještě jestli lípy zamedujou, tak by včelaři mohli být spokojeni.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1,5 mil. Kč z Reuse centra na zelené projekty: Vladimíra Karasová, mluvčí OZO Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Reuse centrum Ostrava, hala plná použitého nábytku a dalších funkčních předmětů pro domácnost, které lidi věnovali, protože už je nepotřebují. Podrobnosti už za chvíli od Vladimíry Karasové, mluvčí OZO Ostrava. Dobrý den, vítejte.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Reuse centrum Ostrava, hala plná použitého nábytku a dalších funkčních předmětů pro domácnost, které lidi věnovali, protože už je nepotřebují. Podrobnosti už za chvíli od Vladimíry Karasové, mluvčí OZO Ostrava. Dobrý den, vítejte. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimíra Karasová, mluvčí OZO Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
@@ -840,93 +954,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpo.cz/opavska" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-28-06-2022-17-39" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpo.cz/opavska" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>