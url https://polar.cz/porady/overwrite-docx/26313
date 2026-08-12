--- v0 (2026-01-03)
+++ v1 (2026-08-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.6.2022, 18:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava obhájila nejvyšší rating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura (ANO), primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My jsme rádi samozřejmě. Máme rating na úrovni ČR, to znamená Aa3 se stabilním výhledem. Pro ilustraci je to čtvrtý nejvyšší možný rating na jednadvaceti bodové škále. Ten limit pro nás je jedině už ten rating ČR, protože žádný subjekt z tuzemska nemůže mít lepší známku, než je ten stát, do kterého patří. Pro nás to znamená samozřejmě přístup externím zdrojům za výhodné, za velmi příznivé podmínky. Samozřejmě je to známka stability města pro případné partnery.</w:t>
       </w:r>
@@ -223,89 +338,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zastupitelé Ostravy schválili finance pro žadatele v rámci dvou nových dotačních programů. První je na podporu společensky odpovědných projektů v oblasti sportu a druhý na zmírnění ekonomických dopadů rostoucích cen energií. V rámci prvního programu bylo přihlášeno celkem 89 projektů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Hoffmannová, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Podpora byla zaměřena opravdu na projekty, které mají  v kontextu společenské odpovědnosti smysl. A tak se při sportovních aktivitách mohou setkat  senioři se svými mladšími příbuznými, děti se budou moci společně hýbat na příměstských  táborech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S nárůstem cen energií stouply sportovním klubům značně náklady a město proto vypsalo druhé kolo dotačního programu. V tom prvním podpořilo 16 žadatelů. Důležitá je tato pomoc zejména pro kluby, které mají svá sportoviště. Například Florbalovému klubu FBC Ostrava vzrostly náklady o milion korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S nárůstem cen energií stouply sportovním klubům značně náklady a město proto vypsalo druhé kolo dotačního programu. V tom prvním podpořilo 16 žadatelů. Důležitá je tato pomoc zejména pro kluby, které mají svá sportoviště. Například Florbalovému klubu FBC Ostrava vzrostly náklady o milion korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rolf Franke, generální manažer klubu FBC Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ta pomoc je určitě fajn, je to dobrý přístup města a my si toho vážíme, ale bohužel ta cena energií vzrostla natolik, že musíme hledat ještě další zdroje." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Hoffmannová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Program je nastaven tak, aby  pomohl opravdu těm, u nichž je nárůst cen energií významný, a mohl by pro další činnost  organizace být třeba i likvidační. Pro příklad kritéria hodnocení lze uvést navýšení jednotkové  ceny energie o více než padesát procent."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lhůta pro podání žádosti v druhém kole je programem stanovena od 8. do 22. srpna. O žádostech by mělo být rozhodnuto do konce září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lhůta pro podání žádosti v druhém kole je programem stanovena od 8. do 22. srpna. O žádostech by mělo být rozhodnuto do konce září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští strážníci mají po třiceti letech svůj prapor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -444,93 +557,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-30-06-2022-18-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>