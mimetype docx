--- v0 (2025-12-22)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.6.2022, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravská městská policie slaví 30. let činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prvních 80 strážníků MP Ostrava složilo slib v dubnu 1992. Byla divoká devadesátá léta a od prvních dní měli rozhodně co dělat. Lidé novou bezpečnostní složku neznali a strážníci si museli vybudovat respekt. Zprvu měli pouze slzný plyn, pouta a pevnou telefonní linku kdesi na služebně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">strážníci, 30 let odsloužených u MP Ostrava: "</w:t>
@@ -103,53 +218,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Městskou policii ale stále trápí fluktuace. I když neustále běží nové kurzy a o práci je zájem, strážníci často odcházejí k jiným bezpečnostním složkám, kde mají zajištěnu výsluhu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Horská služba pomáhá při úrazech v Beskydech i Jeseníkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Členové Horské služby Beskydy si na nedostatek práce rozhodně stěžovat nemohou. Sotva jim skončila zimní sezona, začali zasahovat u návštěvníků hor, kteří se dostali do nesnází při zdolávání horských vrcholů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Horská služba Beskydy má několik stanovišť rozmístěných v lokalitě celých Moravskoslezských Beskyd. Na některých slouží profesionální záchranáři, jinde dobrovolníci. My jsme se byli za nimi podívat na Lysé hoře a ve Frýdlantu nad Ostravicí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Horská služba Beskydy má několik stanovišť rozmístěných v lokalitě celých Moravskoslezských Beskyd. Na některých slouží profesionální záchranáři, jinde dobrovolníci. My jsme se byli za nimi podívat na Lysé hoře a ve Frýdlantu nad Ostravicí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Petr, člen Horské služby Beskydy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letní sezóna je samozřejmě specifická, ale je specifická v Beskydech podle toho, v jakém místě se ty úrazy nacházejí. Když budeme mluvit v Beskydech o Javorovém, tak tam bude nejvíce padáčkářů. Probíhají tam různé školy a školení. Když se budeme bavit o Lysé hoře, tak tam budou pěší turisté, budou tam cyklisté. Když se budeme například bavit o Pustevnách, tak tam nejvíce těch letní úrazu bývá na koloběžkách. Co se týče nějakých takových častější důrazu, tak těch asi přibývá na různých elektrokolech, co bych takhle dokázal říct, ale jinak si nemyslím, že jde o nějaké hrubé zanedbání. Drtivá většina lidí už jezdí s přilbami a jsou patřičně vybavení. Častěji se taky stávají úrazy takzvaných běžců, kteří běhají takhle nalehko a nejsou moc připravení. Ono, když si podvrtnou kotník, stane se jim nějaký úraz a spadnou a nemůžou se dále pohybovat, tak než se k nim dostaneme do půlky Lysé hory, tak to nějakou dobu trvá. A nemusí být zima, nemusí být nutně zimní sezóna, ale když máte někde v kraťasech ležet v 10 stupních na zemi, tak prochladnete za 20 minut, než se k vám dostaneme. Z mého pohledu si myslím, že není problém si vzít lehký batůžek, do toho nějakou větrovku a nějaké základní vybavení, nějakou lehkou lékárničku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na nejvyšším vrcholu Moravskoslezských Beskyd a v jeho okolí pomáhají horští záchranáři především turistům, kteří přecenili své síly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -207,51 +321,57 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A na závěr doporučení horských záchranářů, aby turisté měli ve svých mobilech aplikaci Záchranka, která výrazně urychluje poskytnutí pomoci v horském terénu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Petr, člen Horské služby Beskydy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Aplikace záchranka nám velice pomáhá. Jedná se o vaši lokalizaci. Než vy mi vysvětlíte, kde se nacházíte, tak přes aplikaci záchranka, když vše funguje, tak vás dokážeme velice lehce lokalizovat. Většinou, když se stane nějaký úraz, tak jste ve stresu, než mi to vysvětlíte přes aplikaci záchranka, já vidím vaši polohu, velice to pomáhá. Mimo to, že si tam můžete zadat vlastně nějaké své zdravotní indispozice. Ale neznamená to, že aplikací záchranka přivoláte pomoc pouze sobě. Často se stává, že přes aplikaci záchranka někdo přivolal pomoc někomu jinému, komu se stal nějaký úraz.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Drogová kriminalita po covidu zase narůstá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pandemie koronaviru měla jako jeden z mála kladných důsledků pokles kriminality. V případě drog to bylo ještě zásadnější, protože léky na výrobu pervitinu se do našeho regionu nejčastěji dovážejí z Polska, což bylo znemožněno. Nyní se ale vše rychle vrátilo do starých kolejí, o čemž svědčí i odhalení varny v Třinci. Policisté byli tak rychlí, že na sporáku ještě bublala baňka s drogou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -396,93 +516,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-30-06-2022-17-44?url=magazin-112" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>