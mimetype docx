--- v0 (2026-03-26)
+++ v1 (2026-05-17)
@@ -1,155 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2022, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ODISka slouží i jako slevová karta na hrady a zámky v MSK</w:t>
       </w:r>
-      <w:br/>
-[...93 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Čipová karta Odiska používaná při přepravě v hromadné dopravě získala nové využití. Její držitelé mohou získat poloviční slevu při vstupech do krajských památek Moravskoslezský kraj tím chce podpořit turismus i využívání veřejné dopravy.  V Moravskoslezském kraji je v současné době vydáno více než půl milionu Odisek. Pro získání slevy stačí kartu předložit na pokladně některé z krajských památek.  Lukáš Curylo (KDU-ČSL), náměstek hejtmana MSK: “Jedná se o šest našich zařízení, když to vezmu úplně z té západní strany, tak začnu Hrad Sovinec, zámek Bruntál, hrad Hukvaldy, Žerotínský zámek, zámek Nová Horka a zámek ve Frýdku-Místku. Takže každý, kdo je vlastníkem personifikované Odiska jakéhokoli druhu a vydavatelé, ale s logem Odisky, tak má možnost uplatnit slevu, a to u plného vstupného 50 procent a u rodinného vstupného také 50 procent.”  Podmínkou pro získání slevy je, aby byla Odiska psána přímo na konkrétního držitele a byla platná.  Aleš Stejskal, jednatel společnosti KODIS: “Není vůbec podstatné, jestli je na Odisce nahrána dlouhodobá časová jízdenka, nebo jestli jsou tam elektronické peníze. Tyto věci nejsou podstatné, důležité je, aby tedy jako taková ODISka platila.”  Akce začíná už tento pátek. Vedle krajských památek lidé získají slevu i na jiných atraktivitách.  Lukáš Curylo (KDU-ČSL), náměstek hejtmana MSK: “Ta akce bude trvat od 1. července do 30. září. Je to pilotní projekt, který se bude vyhodnocovat a možná se bude rozšiřovat o městské i soukromé památky, které se budou moci zapojit třeba v příštím roce.”  K dopravě ke krajským památkám mohou lidé využít vlakovou dopravu a hustou síť autobusových linek.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Policie preventivně kontrolovala chodce a cyklisty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V Ostravě-Porubě proběhla preventivně bezpečnostní akce zaměřená na cyklisty a chodce. A to na problematických úsecích, tedy tam, kde se křižují cyklostezky s chodníky. Jeden takový je u kruhového objezdu na Hlavní třídě.  Strážníci společně s Besipem opět kontrolovali chodce a cyklisty. Zaměřili se na to, zda správně využívají stezky k tomu určené a také na vybavení jízdních kol a koloběžek.  Jindřich Machů, mluvčí MP Ostrava: “Hlavní problém je to, že zejména chodci vstupují do cyklostezek, respektive pohybují se po cyklostezkách a naopak cyklisté nevyužívají té cyklostezky, jezdí po chodnících a přitom se tyto dvě skupiny mohou vzájemným chováním ohrozit."  Petr Lakomý, úsek prevence, MP Ostrava: “Ve větší míře řešíme tady chodce, kteří jdou po cyklostezce, která je značena dopravní značkou. Upozorníme je, jaká jim hrozí pokuta. Je tam pokuta až do výše 2 tisíce korun. Kdyby došlo třeba k dopravní nehodě, srážce s cyklistou, tak tito chodci ponesou následky.”  Pokud by se cyklista zranil, museli by mu navíc uhradit i odškodné.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Letní dny a rizika v dopravě z pohledu BESIPu: Pavel Blahut, koordinátor BESIP pro MS kraj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hostem pořadu Dopravní revue je tentokrát Pavel Blahut. Krajský koordinátor Besipu pro Moravskoslezský kraj. Vítejte u nás po čase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Blahut, krajský koordinátor BESIP pro Moravskoslezský kraj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krásný dobrý den.</w:t>
       </w:r>
@@ -543,93 +589,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/dopravni-revue/dopravni-revue-06-07-2022-18-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>