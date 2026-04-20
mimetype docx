--- v0 (2026-01-11)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.7.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci pomohli ženě, která aktivovala tísňové tlačítko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se odehrál další případ, kdy tzv. Senior linka zachránila důchodkyni, která upadla ve svém bytě a nemohla sama vstát. Strážníci pak nechali byt otevřít a ženě pomohli. Naštěstí nebyla její zranění nijak vážná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -193,53 +308,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cena stavby je 61, 2 milionu korun bez daně. Předpokladem je, že bydlet by se zde mohlo začít od 1. ledna 2023. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 8. 7. 2022, 16.00 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na třídenní návštěvu přijeli do Moravskoslezského kraje velvyslanci 27 členských států Evropské unie. Návštěva se koná v souvislosti s předsednictvím České republiky v Radě EU. Gestory akce jsou Úřad vlády ČR a Ministerstvo zahraničních věcí ČR, akci spolupořádají Svaz průmyslu a dopravy ČR, Stálé zastoupení ČR při EU a Moravskoslezský kraj.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na třídenní návštěvu přijeli do Moravskoslezského kraje velvyslanci 27 členských států Evropské unie. Návštěva se koná v souvislosti s předsednictvím České republiky v Radě EU. Gestory akce jsou Úřad vlády ČR a Ministerstvo zahraničních věcí ČR, akci spolupořádají Svaz průmyslu a dopravy ČR, Stálé zastoupení ČR při EU a Moravskoslezský kraj. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společnost Hyundai Motor Company podepsala memorandum o shodě s veřejnými a soukromými subjekty z Jižní Koreje a České republiky, jehož cílem je podpořit výstavbu vodíkového ekosystému určeného pro mobilitu. Signatáři smlouvy sdílejí názor, že vodík sehraje zásadní roli v přechodu na ekologický, spolehlivý a ekonomicky realizovatelný zdroj energie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Porubě proběhl už 7. Levandulový den</w:t>
@@ -356,194 +470,166 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Halátek, památkář, Národní památkový ústav: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Arkády  byly součástí zahrady komendy Řádu německých rytířů, kteří  přišli do Opavy už na konci 12. stol. Tento objekt modernizovali  od počátku 19. stol. A ta arkáda byla jedna z posledních úprav,  kterou tady udělali.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kdy  to přesně bylo? To historikové neví. Jisté je, že v roce 1866  už 28 m dlouhé podloubí na místě podle projektu stálo.  Návštěvníky farské zahrady stavba chránila před  nepřízní počasí i ostrým sluncem. V roce 1966 se stala součástí  přilehlého  parku a později sem byla umístěna socha opavského  rodáka Petra Bezruče. Už tehdy se zde konala čtení poezie nebo  výstavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana  Foltysová, Magistrát města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V  posledních letech toto místo chátralo. Bylo obýváno bezdomovci a  popsáno graffitti.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Když  v roce 2017 byla stavba převedená z Biskupství ostravsko - opavského  na město, začaly se plánovat opravy. Zahájeny byly na jaře a  budou stát 2,4 mil. korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">František  Gai, vedoucí pracovní skupiny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Opravují  se omítky, dávají se sanační, aby to nevlhlo. Bude se opravovat  střecha a svody.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Z  arkád se  stane výstavní prostor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Stanjura, ved. odd. hlavního architekta, Magistrát města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V  každém oblouku může být vystaveno výtvarné dílo, ke kterému  vás dovede pohodlná přístupová cestička rytmizovaná počtem  osmi arkád.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První  výstava se plánuje už na léto a představí komiks o Johanu  Gregoru Mendelovi, který napsala a nakreslila Lucie Seifertová.  Prostor bude poté k dispozici i dalším umělcům či výtvarným  institucím. Jen  je potřeba myslet na to, aby vystavené předměty byly odolné  povětrnostní vlivům.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 8. 7. 2022, 16.00 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V areálu společnosti Liberty Ostrava se uskutečnilo rozsáhlé taktické cvičení integrovaného záchranného systému, jeho námětem byl únik vysokopecního plynu.K tomu mělo dle plánu cvičení dojít během opravy střešní konstrukce haly elektrárny, demontovaná část poškodila rozvod vysokopecního plynu ve výšce přibližně 8 metrů nad zemí. Několik pracovníků bylo zraněno.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">V hejnu plameňáků kubánských v Zoologické zahradě a botanickém parku Ostrava jsou k vidění čtyři mláďata. Jejich počet se může ještě o něco navýšit, protože další páry stále inkubují svá vejce. Návštěvníci mají možnost malé plameňáky pozorovat na hnízdě.</w:t>
+        <w:t xml:space="preserve">V areálu společnosti Liberty Ostrava se uskutečnilo rozsáhlé taktické cvičení integrovaného záchranného systému, jeho námětem byl únik vysokopecního plynu.K tomu mělo dle plánu cvičení dojít během opravy střešní konstrukce haly elektrárny, demontovaná část poškodila rozvod vysokopecního plynu ve výšce přibližně 8 metrů nad zemí. Několik pracovníků bylo zraněno.  V hejnu plameňáků kubánských v Zoologické zahradě a botanickém parku Ostrava jsou k vidění čtyři mláďata. Jejich počet se může ještě o něco navýšit, protože další páry stále inkubují svá vejce. Návštěvníci mají možnost malé plameňáky pozorovat na hnízdě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Festival Smacznego uspokojil všechny labužníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné na Lodičkách se konal festival jídla a pití nazvaný Smacznego. Oproti loňskému pilotnímu ročníku byl obohacen o vaření různých lahůdek šéfkuchaři na pódiu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Areál Lodičky tentokrát patřil všem milovníkům dobrého jídla a pití. Vybírat bylo opravdu z čeho. A nejen to, lidé mohli prostřednictvím velké obrazovky na pódiu nahlížet pod ruce zkušeným šéfkuchařům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Areál Lodičky tentokrát patřil všem milovníkům dobrého jídla a pití. Vybírat bylo opravdu z čeho. A nejen to, lidé mohli prostřednictvím velké obrazovky na pódiu nahlížet pod ruce zkušeným šéfkuchařům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Heczko, předseda Iniciativy Dokořán, organizátor akce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou tady různé stánky s jídlem, pitím, kávou. Je tady opravdu průřez celou gastronomií, jsou tady jídla z Mexika, typická česká jídla, lidé si mohou vyzkoušet exotické ovoce z Afriky, hod dogy, burgery na různé způsoby, žebra jsem tam viděl.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak se vaří a připravuje takový tatarák z hlívy ústřičné s opečeným kváskovým chlebem a pažitkovou majonézou nebo jak dokonale připravit telecí flank steak s omáčkou ze žlutých paprik převedl na pódiu šéfkuchař Zámku Petrovice Vojtěch Beseda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -568,53 +654,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plnou porci si přímo z pódia odnesla výherkyně soutěžní otázky, ostatním rozdal šéfkuchař vzorky k ochutnání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci festivalu Smacznego: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Výborné, výborné, koriandr paráda." "Mě zbylo jen málo, ale věřím, že mi to bude chutnat." "Výborné to bylo, maso měkké, dobře dochucené, paprika výborná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akce byla vydařená a pořadatelé už teď slibují, že za rok akci zopakují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akce byla vydařená a pořadatelé už teď slibují, že za rok akci zopakují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -689,93 +774,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-07-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>