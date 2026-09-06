--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -816,51 +816,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-07-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-07-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>