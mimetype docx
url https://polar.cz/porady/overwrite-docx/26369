--- v0 (2025-12-22)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.7.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci pomohli ženě, která aktivovala tísňové tlačítko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se odehrál další případ, kdy tzv. Senior linka zachránila důchodkyni, která upadla ve svém bytě a nemohla sama vstát. Strážníci pak nechali byt otevřít a ženě pomohli. Naštěstí nebyla její zranění nijak vážná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -129,108 +244,87 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Halátek, památkář, Národní památkový ústav: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Arkády  byly součástí zahrady komendy Řádu německých rytířů, kteří  přišli do Opavy už na konci 12. stol. Tento objekt modernizovali  od počátku 19. stol. A ta arkáda byla jedna z posledních úprav,  kterou tady udělali.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kdy  to přesně bylo? To historikové neví. Jisté je, že v roce 1866  už 28 m dlouhé podloubí na místě podle projektu stálo.  Návštěvníky farské zahrady stavba chránila před  nepřízní počasí i ostrým sluncem. V roce 1966 se stala součástí  přilehlého  parku a později sem byla umístěna socha opavského  rodáka Petra Bezruče. Už tehdy se zde konala čtení poezie nebo  výstavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana  Foltysová, Magistrát města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V  posledních letech toto místo chátralo. Bylo obýváno bezdomovci a  popsáno graffitti.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Když  v roce 2017 byla stavba převedená z Biskupství ostravsko - opavského  na město, začaly se plánovat opravy. Zahájeny byly na jaře a  budou stát 2,4 mil. korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">František  Gai, vedoucí pracovní skupiny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Opravují  se omítky, dávají se sanační, aby to nevlhlo. Bude se opravovat  střecha a svody.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Z  arkád se  stane výstavní prostor.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Stanjura, ved. odd. hlavního architekta, Magistrát města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V  každém oblouku může být vystaveno výtvarné dílo, ke kterému  vás dovede pohodlná přístupová cestička rytmizovaná počtem  osmi arkád.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První  výstava se plánuje už na léto a představí komiks o Johanu  Gregoru Mendelovi, který napsala a nakreslila Lucie Seifertová.  Prostor bude poté k dispozici i dalším umělcům či výtvarným  institucím. Jen  je potřeba myslet na to, aby vystavené předměty byly odolné  povětrnostní vlivům.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -390,143 +484,124 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav  Glos, ředitel Vila Vančurova o. p. s.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Momentálně  máme novou kapacitu 52 klientů. Nyní máme 100 lidí v pořadníku.  Takže už dnes jsme plní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  K  dispozici jsou zde dvojlůžkové pokoje, třeba pro manželské  páry. V přízemí je možné vyjít z  jednotlivých bytů na předzahrádku. Jinde jsou balkony.  Pokoje jsou částečně zařízené nábytkem. Součástí  objektu je také rozlehlá terasa. Zdejším  klientům budou poskytovány dva druhy sociálních služeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeňka  Kordulová, sociální pracovnice, Vila Vančurova o. p. s.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Domov  se zvláštním režimem je určen pro lidi s demencí, domov pro  seniory pro běžného seniora.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Počet  pobytových míst v sociálních zařízeních pro seniory v Opavě  je nyní kolem pětistovky.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ta  kapacita pro Opavu dostatečná není.   Takže  my budeme dále pracovat na tom, abychom další takovéto pavilony  otevřeli.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Stavba  přišla na 100 mil. Kč.  Plná kapacita vily Vančurova je nyní  126 klientů.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Festival Smacznego uspokojil všechny labužníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné na Lodičkách se konal festival jídla a pití nazvaný Smacznego. Oproti loňskému pilotnímu ročníku byl obohacen o vaření různých lahůdek šéfkuchaři na pódiu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Areál Lodičky tentokrát patřil všem milovníkům dobrého jídla a pití. Vybírat bylo opravdu z čeho. A nejen to, lidé mohli prostřednictvím velké obrazovky na pódiu nahlížet pod ruce zkušeným šéfkuchařům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Areál Lodičky tentokrát patřil všem milovníkům dobrého jídla a pití. Vybírat bylo opravdu z čeho. A nejen to, lidé mohli prostřednictvím velké obrazovky na pódiu nahlížet pod ruce zkušeným šéfkuchařům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Heczko, předseda Iniciativy Dokořán, organizátor akce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou tady různé stánky s jídlem, pitím, kávou. Je tady opravdu průřez celou gastronomií, jsou tady jídla z Mexika, typická česká jídla, lidé si mohou vyzkoušet exotické ovoce z Afriky, hod dogy, burgery na různé způsoby, žebra jsem tam viděl.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak se vaří a připravuje takový tatarák z hlívy ústřičné s opečeným kváskovým chlebem a pažitkovou majonézou nebo jak dokonale připravit telecí flank steak s omáčkou ze žlutých paprik převedl na pódiu šéfkuchař Zámku Petrovice Vojtěch Beseda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -551,214 +626,171 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plnou porci si přímo z pódia odnesla výherkyně soutěžní otázky, ostatním rozdal šéfkuchař vzorky k ochutnání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci festivalu Smacznego: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Výborné, výborné, koriandr paráda." "Mě zbylo jen málo, ale věřím, že mi to bude chutnat." "Výborné to bylo, maso měkké, dobře dochucené, paprika výborná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akce byla vydařená a pořadatelé už teď slibují, že za rok akci zopakují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akce byla vydařená a pořadatelé už teď slibují, že za rok akci zopakují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sovinecký šperk byl opět velkým lákadlem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Akce Sovinecký šperk se každoročně na hradě Sovinci u Rýmařova těší největšímu zájmu návštěvníků. Je to především díky obrovskému výběru a pestrosti materiálů, ze kterých šperkaři vyrábějí. Ani letošní ročník nezklamal očekávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Právě velký zájem o tuto akci byl důvodem proč pro její pořádání byly vybrány právě letní svátky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Koutný, kastelán Sovince: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Letos probíhá už jedenáctý ročník Sovineckého šperku. Poprvé v historii této akce probíhá šperk po celých 5 dní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Šperkaři na Sovinci své výrobky nejen nabízeli, ale dali také nahlédnout do tajů jejich výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dudek, výrobky z kůže: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Všechno je to z přírodní kůže, ty výrobky vlastně vyrábím já a všechny je postupně barvím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nela Kábelová, šité šperky z korálků: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já vyrábím šité šperky z korálků. Vlastně korálky se přišívají jehlou a nití eden ke druhému.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marta Nevrlá, výroba korálků: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vyrábíme vlastní korálky do vlastních šperků. Budeme tavit sklo a poté ho navineme tady na ty nerezové tyče."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Krejčová, viktoriánské šperky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vyrábím sama a snažím se právě je zasadit zpátky do toho 19. století. Vycházím vlastně i z historických pramenů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Paletu šperků ze dřeva, kamene, kůže i kovu doplnil neméně pestrý a barevný program.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar „Dagyna“ Moravcová, skupina Perchty von Bladen: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme Perchty a jsme z Mladoňova. Tančíme a křepčíme a radujeme se." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Kruba, skupina Bandiere e spade: </w:t>
       </w:r>
@@ -890,93 +922,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-07-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>