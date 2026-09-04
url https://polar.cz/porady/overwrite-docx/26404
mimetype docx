--- v0 (2025-12-23)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.7.2022, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hezký den, začíná Sto dvanáctka, bezpečnostní magazín televize Polar. Dnes jsme pro vás připravili speciální vydání. Sešel se totiž krizový štáb Moravskoslezského kraje. Tématem jednání byli samozřejmě především ukrajinští uprchlíci, kterých už sice ubývá, ale stále jich denně přichází do našeho kraje kolem padesáti. Nově se ale znovu řešil vzrůstající počet onemocnění Covid-19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák (ANO), hejtman MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -189,93 +304,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-14-07-2022-17-44?url=magazin-112" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>