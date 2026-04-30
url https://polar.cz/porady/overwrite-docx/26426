--- v0 (2026-01-10)
+++ v1 (2026-04-30)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.7.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlci decimují stáda ovcí na Jablunkovsku, strach mají i lidé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zatímco ekologové jásají nad tím, že se v Beskydech začalo dařit vlkům vyvádět nová mláďata, bačové na Jablunkovsku pláčí nad zabitými ovcemi. Vlci se přitom nebojí pro kořist přijít až do vesnice a obyvatelé mají strach, že šelmy napadnou i lidi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opravdové zoufalství. Jinak se pocity chovatelů ovcí z obcí mezi Jablunkovem a Bukovce popsat nedají. Přesto, že se svá stáda snaží chránit, vlci jsou stále otrlejší a pro ovce si do ohrad chodí jako pro snadnou kořist.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opravdové zoufalství. Jinak se pocity chovatelů ovcí z obcí mezi Jablunkovem a Bukovce popsat nedají. Přesto, že se svá stáda snaží chránit, vlci jsou stále otrlejší a pro ovce si do ohrad chodí jako pro snadnou kořist. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Pivec, chovatel ovcí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já doufám, že se s tím teda něco udělá, protože takhle je to opravdu nemyslitelné. To už není běžné normální chování vlka, který je schopný prostě překonat tohle… Tady byla hlavní skupina ovcí, hlavní stádo. Pod ním byli rozprostřeni do vějíře psi a dole v rohu úplně u lesa byla skupina těch hlavně mrtvých, těžce zraněných, které si vlci prostě oddělili.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Většímu masakru zabránili tři salašničtí psi, kteří ochránili většinu stáda. Vlci se proto spokojili jen s ovcemi, které jim nestačily utéct. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -163,53 +277,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravany jistě potěší, že se konečně chystá rekonstrukce nádraží Ostrava-Vítkovice, které je v žalostném stavu a patří v současné době k největším kaňkám města. Po dokončení oprav této kulturní památky chce polovinu budovy využít úřad práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V roce 1964 byla na Polanecké spojce mezi Polankou nad Odrou a Porubou dokončena nová stanice Ostrava-Vítkovice. Budova v bruselském stylu byla významným dopravním uzlem až do 90. let, kdy v souvislosti s převedením dopravy přes Svinov upadala, až do současného stavu, kdy je téměř na spadnutí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, cestující: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Je to ostuda Ostravy." </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Je to ostuda Ostravy."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Když jsem tady byl před pár lety, bylo v budově občerstvení, nahoře byla restaurace a bylo to pěkné." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V roce 2020 se budova stala kulturní památkou a nyní Správa železnic oznámila, že v druhé polovině příštího roku začne rekonstrukce.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nela Friebová, mluvčí Správy železnic:</w:t>
       </w:r>
       <w:r>
@@ -661,93 +774,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-07-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>