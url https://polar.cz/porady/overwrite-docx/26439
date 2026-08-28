--- v0 (2025-12-23)
+++ v1 (2026-08-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.7.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Z areálu bývalého Dolu 9. květen bude průmyslový park PODOLUPARK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Areál bývalého Dolu 9. květen bude do pěti let znovu zprovozněn. Místo těžby uhlí tady vznikne inovativní energeticky nezávislá průmyslová zóna „PODOLUPARK”, která bude vyrábět elektřinu, vodík a teplo. Zóna v budoucnu nabídne práci tisícům lidí všech úrovní vzdělání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -375,57 +490,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dziś można je słyszeć już tylko bardzo okazjonalnie, na przykład na przeglądach Cieszyńskiej Pieśni Ludowej. Dawniej było inaczej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">prof. Daniel Kadłubiec, autor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Kiedyś było tak, że w koloniach górniczych się spotkali przed budelami, przed tymi budynkami, śpiewali, opowiadali, na weselach się śpiewało, na festynach się śpiewało, na wycieczkach się śpiewało. Chórów było mnóstwo, i wtedy po prostu to była kultura aktywna, śpiewana kultura aktywna. Dzisiaj ludzie raczej słuchają niż wykonują. Ale myśmy wydali tę książkę po to, żeby ta kultura, to jest wielkie nasze dziedzictwo, bym powiedzioł kulturowe, spuścizna, żeby ono żyło.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W książce znalazły się również dwie piosenki ze Stonawy. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">prof. Daniel Kadłubiec, autor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jedną śpiewała Agnieszka Duławowa: ´Ci stonawscy chłapcy, ci się radzi mają, lańcuszki im wiszą, zegarka nie mają´. A druga piosenka, śpiewał ją Rudolf Buława, ´O kusym Janie, który podpiera się toporem´. Wprawdzie to jest znana piosenka również na polskiej stronie, ale w tej Stonawie w wykonaniu tego Rudolfa Buławy uzyskała zupełnie inny indywidualny wymiar.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -515,93 +623,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-20-07-2022-16-14?url=stonavsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>