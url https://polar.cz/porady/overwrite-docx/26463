--- v0 (2026-01-13)
+++ v1 (2026-04-21)
@@ -1,187 +1,299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.7.2022, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavební povolení obchvatu jsou opět kompletní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchvat Frýdku-Místku opět získal i poslední chybějící stavební povolení. Jakmile nabude právní moci, může Ředitelství silnic a dálnic zahájit finální napojení první části obchvatu na dálnici D48. Práce by se měly rozjet v srpnu a s oficiálním otevřením celé první etapy se počítá na začátku září.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na konci června se otevřela část první etapy obchvatu  Frýdku-Místku. Chybělo totiž stavební povolení pro krátký úsek napojení na  dálnici D48, které bylo zrušeno soudem po napadení spolkem Děti Země. Podobně  jako u druhé etapy obchvatu. Ministr dopravy už ale formou opravného prostředku  určil, kdy se má provádět vytýkané měření hlučnosti a stavební povolení je opět  kompletní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Čekáme teda ještě na nabytí právní moci, opětovné nabytí  právní moci stavebního povolení, které bylo zrušeno soudem na začátku dálnice  D48, na začátku tohoto obchvatu, kde zhruba nějakých 50 metrů nám chybí k tomu,  abychom dokázali tu část zprovoznit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nabytí právní moci se očekává do konce července.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nabytí právní moci se očekává do konce července. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Pak je dohoda se zhotovitelem, že do čtyř týdnů je schopen tu  stavbu dokončit a zprovoznit. To znamená, předpokládáme, že by teda toho 3. 9.  by se mohla tato první etapa spustit plnohodnotně, včetně dálnice D56, bez  jakéhokoliv dopravního omezení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zatím se ta doprava z toho města postupně přesouvá právě  na ten obchvat. Takže alespoň té jedné ulici nebo dvěma ulicím ve městě se  postupně ulevuje. Nicméně řidiči si postupně zvykají na tuto novou úpravu,  takže očekáváme, že ten transit se přesune na tu část obchvatu někdy v průběhu  několika měsíců. Tak, jak to většinou bývá u takových opatření."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "A co se týče druhé etapy, to znamená toho dokončení právě až  nakonec Frýdku-Místku. A toho plnohodnotného zprovoznění západ – východ, tak v současné  době ta stavba je bez omezení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na druhé etapě se dál pracuje na sanaci svahu po nečekaném  sesuvu půdy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na druhé etapě se dál pracuje na sanaci svahu po nečekaném  sesuvu půdy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty práce v současné době probíhají tak, abychom alespoň  v polovičním profilu v tomto místě byli schopni jezdit ještě v letošním  roce. Věřím, že ty harmonogramy a práce jsou nastaveny tak, že se to povede. To  znamená, v prosinci letošního roku zprovozníme obchvat Frýdku-Místku jako  celek, i když v té části toho sesuvu a následného mostu, pouze v polovičním  profilu, ale myslím si, že i tak to pro občany Frýdku-Místku bude skutečně  obrovská úleva."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Co se týče měření intenzity dopravy ve městě, to plánujeme  až po zprovoznění celého obchvatu, protože teď by to byly ne moc dobře vynaložené  náklady, takže spíš se snažíme tu dopravu monitorovat ohledně ohlasů občanů i  našich pozorování. Takže měření jako takové proběhne později. Proběhlo měření  před spuštěním té části obchvatu, takže budeme mít s čím porovnávat. Modely,  které díky tomuto měření vzniknou, budou i dále použitelné. S tím, že se  pouze aktualizují o ty vstupy do toho města, které jsou tou změnou dopravy  postiženy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Doprava v Moravskoslezském kraji narostla podle sčítání za  posledních pět let o 10 procent. Přes Hlavní třídu ve Frýdku-Místku projede  denně na 8 671 nákladních aut. Z celkového počtu jde o pětinu všech aut, která  projedou městem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Doprava v Moravskoslezském kraji narostla podle sčítání za  posledních pět let o 10 procent. Přes Hlavní třídu ve Frýdku-Místku projede  denně na 8 671 nákladních aut. Z celkového počtu jde o pětinu všech aut, která  projedou městem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov nechal provést zátěžové testy na metasekvojích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -235,53 +347,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obyvatelům Havířova na aleji hodně záleží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Každopádně jsou to stromy, které by měly být zachovány, protože tohle je opravdu unikát. Ten výzkum, ať se určitě provádí, protože je nutné vědět, zda jsou zdravé, nebo mohou ohrozit někoho.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město už dělá prvotní opatření a rozšiřuje prostor pro kořenový systém tak, aby se zamezilo nadzvedávání chodníku. Celkové výsledky z měření by radnice měla mít do 14 dnů. Analýza bude sloužit jako podklad pro přípravu celkové revitalizace celého prostranství.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město už dělá prvotní opatření a rozšiřuje prostor pro kořenový systém tak, aby se zamezilo nadzvedávání chodníku. Celkové výsledky z měření by radnice měla mít do 14 dnů. Analýza bude sloužit jako podklad pro přípravu celkové revitalizace celého prostranství. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Za narušení ochranného pásma hrozí vysoká pokuta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -486,54 +597,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Vaněk, provozně-technický náměstek, Slezská nemocnice v Opavě:  „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Primárním záměrem bylo  udělat nejdříve etapu 1, která spojí stěžejní oddělení. A  v etapě 2 by se následně spojila další. Dál  bychom potřebovali propojit pavilon H a G , kde je centralizovaná  radiologická péče.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Problém  propojení jednotlivých budov řeší vedení nemocnice už od roku  2016. Projekt brzdily finance. Nyní se podařilo 180 milionů  na výstavbu získat od zřizovatele, tedy Moravskoslezského kraje.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavba  by měla začít na podzim a hotová by měla být za rok. Do provozu  nemocnice práce nezasáhnou.    </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Morový sloup v Novém Jičíně je v péči restaurátorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -700,93 +807,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-23-07-2022-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>