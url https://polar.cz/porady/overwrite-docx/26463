--- v1 (2026-04-21)
+++ v2 (2026-09-06)
@@ -849,51 +849,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-23-07-2022-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-23-07-2022-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>