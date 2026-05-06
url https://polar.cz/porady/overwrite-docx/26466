--- v0 (2026-01-19)
+++ v1 (2026-05-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.7.2022, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Lískovci se opravuje zázemí fotbalového areálu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotbalový areál v Lískovci postupně prochází nutnými opravami. Magistrát vyčlenil zhruba 3 miliony korun na opravy hlavní budovy, nové lavičky a zavlažování. Některé práce už probíhají a další se teprve budou zadávat. Město tím jednoznačně potvrzuje, že areál dál zůstane v jeho majetku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,97 +178,94 @@
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to na základě požadavků osadního výboru v Lískovci.  Tam jde o to, že došlo k opravě střechy, dále se instalovaly i nové dveře  při vstupu z tribuny. Teď probíhají práce na dřevěných prvcích na tribuně  a dojde k osazení laviček kolem hřiště. Taktéž novými dřevěnými prvky. A pak  budou následovat ještě dvě větší akce, a to výměna oken, oprava sprch a oprava  omítek s určitou fází hydroizolace té budovy. S tím, že řešeno bude i  zavlažování té travní plochy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radomír Myška, předseda klubu FK Real  Lískovec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě, bylo to potřeba, protože stadion byl v nevyhovujících  podmínkách. Jsme rádi za každou pomoc, která je. To jsou takové první kroky,  které budou určitě přínosem pro mládež. Jak v Lískovci, tak pro mládež  hlavně frýdeckou, která to hřiště využívá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město tím chce zcela jistě vyvrátit nedávné spekulace o možném  prodeji areálu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město tím chce zcela jistě vyvrátit nedávné spekulace o možném  prodeji areálu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To samozřejmě nepřichází v úvahu. Je to místními  využíváno a jak vidíte, nebo jak je možné se přesvědčit na místě samém, tak probíhají  opravy toho areálu. Bylo na to vyčleněno potřebné množství finančních prostředků  a já nakonec, protože je pravdou, že osadní výbor na to čekal delší dobu, než  patrně předpokládal. Tak já jsem se rozhodl, že ty finanční zdroje po dohodě s kolegy  v rámci koalice použijeme z vlastních zdrojů správy obecního majetku  a nebudeme tak využívat ty zdroje osadního výboru, které na to měl alokovány.  Čili, ten osadní výbor pak má i trošku volnější ruce v dalších potřebách,  které se v tom Lískovci realizují nebo budou realizovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě jednoho mužstva mužů, kteří hrají I.B třídu, využívá  hřiště hlavně mládež.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě jednoho mužstva mužů, kteří hrají I.B třídu, využívá  hřiště hlavně mládež. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radomír Myška, předseda klubu FK Real  Lískovec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme dvě mládežnická mužstva, starší přípravku a starší  žáky. Zhruba kolem čtyřiceti dětí. Ale hřiště hlavně využívá z devadesáti procent  mládež z Frýdku-Místku, která tam trénuje téměř denně. Od pondělí do pátku  a o víkendech tam odehrávají mistrovská utkání žáci z Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na opravu areálu byly prozatím vyčleněny zhruba 3 miliony  korun. Přesné náklady budou ale známy až po vysoutěžení dodavatele oken, sprch  a zavlažování.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na opravu areálu byly prozatím vyčleněny zhruba 3 miliony  korun. Přesné náklady budou ale známy až po vysoutěžení dodavatele oken, sprch  a zavlažování. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Faunapark se díky dobrovolníkům už 8 let proměňuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -197,53 +309,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Faunapark</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  ve F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ono se děje každý den něco. My jsme od začátku roku  vybudovali zelenou učebnu ze stanu, protože se nám nedařilo získat dotace, tak  jsme si vytvořili stan, udělali jsme tomu podlahu ze starých palet a z desek  dobrovolnických. Podařilo se nám dokončit konečně už výběhy pro zvířátka, takže  pomaličku osazujeme pár druhů domácích zvířat. Pořád se něco děje. Teď jsme zasadili  vinohrad a máme tady i kiwi, takže takové, jak co přijde."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Loni se povedlo díky finančním darům sponzorů a také sbírce  Daruj F-M opravit střechu stodoly, která se využívá pro různé akce. Ještě bude  třeba udělat nová dřevěná vrata a celou stavbu omítnout.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Loni se povedlo díky finančním darům sponzorů a také sbírce  Daruj F-M opravit střechu stodoly, která se využívá pro různé akce. Ještě bude  třeba udělat nová dřevěná vrata a celou stavbu omítnout. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvořáček</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  předseda Spolku pro </w:t>
@@ -251,53 +362,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Faunapark</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  ve F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě bych chtěl poděkovat všem dobrovolníkům a donátorům  Faunaparku. Za to, že nás podporují. A jsem rád, že tady jsou lidé, kteří 8 let  nehledí na politiku, nehledí na sociální rozdíly a chodí pomáhat zcela zdarma.  Takže je to velké díky všem, kteří nám pomáháte."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spolek zde vytváří příjemné inspirativní místo pro aktivní  odpočinek, vzdělávání, společenský a osobní rozvoj turistů i místních  návštěvníků. Nejvíce samozřejmě cílí na děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Spolek zde vytváří příjemné inspirativní místo pro aktivní  odpočinek, vzdělávání, společenský a osobní rozvoj turistů i místních  návštěvníků. Nejvíce samozřejmě cílí na děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvořáček</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  předseda Spolku pro </w:t>
@@ -319,53 +429,52 @@
         <w:t xml:space="preserve">  ve F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos už naše dětské programy navštívilo 2 000 žáků.  Pro porovnání s loňskem to bylo 2 300, takže určitě trhneme rekord a  o prázdninách využívají Faunapark v dopoledních hodinách zejména  příměstské tábory. Dneska tady máme tábor ADRA, celý týden, z čehož jsem  nesmírně rád a potěšen, protože ty děti by se v životě nedostaly na  klasický tábor. A tady mají zázemí, které je pro ně vynikající."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, zástupce vedoucího Dobrovolnického centra ADRA  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Prožíváme tady nádherné chvíle, protože je krásné počasí,  využíváme krásných prostor Faunaparku. My jsme za to vděčni, že nás Faunapark  podporuje v této činnosti. Je nás tady celkově 36, máme 18 dětí a zbytek  jsou dospělí, jsou to vedoucí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dobrovolnické brigády bývají ve Faunaparku téměř každou  sobotu a zapojit se může úplně každý. Program pro veřejnost pak bývá v neděli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dobrovolnické brigády bývají ve Faunaparku téměř každou  sobotu a zapojit se může úplně každý. Program pro veřejnost pak bývá v neděli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvořáček</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  předseda Spolku pro </w:t>
@@ -373,53 +482,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Faunapark</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  ve F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Snažíme se přivézt buďto nějaké zvířátko nebo nějaké klauny  nebo pohádky pro děti. Z velkých akcí, které bych doporučil návštěvníkům,  určitě v září Beskydský Montmartre a Cirkus bez šapitó. To jsou takové  větší akce pro širokou veřejnost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všechny vydělané peníze ze vstupného a z různých příspěvků  investuje spolek zpět do rozvoje Faunaparku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všechny vydělané peníze ze vstupného a z různých příspěvků  investuje spolek zpět do rozvoje Faunaparku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Příměstský tábor SVČ Klíč naučil děti hrát divadlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -431,53 +539,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsou ještě malí, ale s ledovým klidem by se mohli  postavit na prkna velkého divadla. Možná jednou slavní dětští herci zcela  zaplnili příměstský tábor Divadlo na cestách. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Je to nádherný tábor, už jsem tady čtvrtým rokem a je to  tady super. A hraju macecha od Popelky." – A jaké to je být takovým hercem? – "Je  to zajímavé velice a zábavné." 2.) "Mě se tady líbí, jsem tady poprvé a hraju Popelku." – A jak  to jde? – "No, dobře, zatím. Zatím si všechno pamatuju." 3.) "Mě se tady líbí, jsem tady taky poprvé a hraju od Popelky ségru." 4.) "Já jsem tady taky poprvé a líbí se mi to tady a hraju nevlastní  sestru." 5.) "Mě se tady taky líbí a hraju prince a zatím je všechno  dobře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tábor je rozdělený na dvě skupiny a každá nacvičuje svou  vlastní pohádku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tábor je rozdělený na dvě skupiny a každá nacvičuje svou  vlastní pohádku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šimon Rohovský, divadelní herec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Právě teď je tady skupina, která nacvičuje pohádku Princ  Bajaja, jak už jste určitě slyšeli a druhá skupina pracuje na Popelce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -488,53 +595,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kurz divadelního tvoření naučil děti pracovat s textem a  rozvíjet jejich divadelní talent. Vše záleží jen na jejich tvořivosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šimon Rohovský, divadelní herec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kdy jsme si pouze přečetli tu jednu pohádku a děti se snaží  podle toho vytvořit scénář, vyrobit si své vlastní kostýmy, rekvizity a samy na  tom pracovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Divadelní týden zakončili představením pro rodiče a kamarády.  Středisko volného času Klíč ve Frýdku-Místku má v plánu tento tábor ještě  zopakovat od 8. do 12. srpna a je na něm ještě několik volných míst.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Divadelní týden zakončili představením pro rodiče a kamarády.  Středisko volného času Klíč ve Frýdku-Místku má v plánu tento tábor ještě  zopakovat od 8. do 12. srpna a je na něm ještě několik volných míst. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -609,93 +715,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-25-07-2022-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>