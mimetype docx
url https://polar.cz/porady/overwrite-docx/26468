--- v0 (2026-01-11)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.7.2022, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Komunikaci s městem usnadní Portál občana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín spustil novou elektronickou službu - Portál občana města. Jedná se o webovou aplikaci, která lidem usnadní komunikaci s úřadem, a třeba i platbu za odpady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -96,103 +211,87 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (SZ), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Díky tomu, že máme Komisi pro otevřené město, která postupně přichází s těmito nápady, tak se každý rok snažíme zamést minimálně jednu novou  věc, která souvisí s takzvaným chytrým městem, tedy městem, které zavádí nové moderní technologie. V tomto roce chystáme ještě druhou věc, a to je instalace elektronických úředních desek, které budou v přední radniční budovy tak, aby k nim byl přístup i zvenku.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odkaz na Portál občana města je na webových stránkách Nového Jičína. Na ostrý provoz najíždí v srpnu s tím, že se bude dále rozvíjet, například doplňováním o další nejžádanější formuláře. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...7 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stoletá žena doporučuje pohyb, třeba na zahradě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vzácné životní jubileum, rovných 100 let, oslavila Marie Jakůbková žijící v Kojetíně. Jako recept na dlouhověkost doporučila pohyb, stále ráda pracuje na zahradě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stoletá oslavenkyně,  Marie Jakůbková, se v Kojetíně narodila 18. července 1922 a žije zde celý svůj život. Vitální ženě přišli v den narozenin popřát i představitelé města a pracovníci okresní správy sociálního zabezpečení.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Jakůbková, oslavenkyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mne drží, při tom mém zdraví, kolik ho ještě mám, pohyb. jak se nepohybuju, je mi zima i v létě. Já mám půl měřice zahrady a to všechno já uklízím. Pořád musím něco dělat, ze zahrady přijdu unavená, tak si zase všechno pomaličku udělám doma, peru, vařím, všechny ty ženské práce. Když jsem unavená, dvě hodiny poslouchám televizi a pak zase jdu pracovat.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dům, ve kterém původně v Kojetíně Marie Jakůbková žila, zasáhla na konci 2. světové války letecká bomba. Tehdy třiadvacetiletá žena byla zraněna, do nohou se jí dostalo velké množství střepin, část jich má v těle dodnes.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -211,57 +310,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vdala se v roce 1942, na svět přivedla dva syny, jeden už zemřel, těší se ze tří vnuček a 6 pravnoučat. Vdovou je 21 let. Krátce pracovala v Tonaku, ale většinu života se starala o domácí hospodářství. Stále ji neopouští ani smysl pro humor.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Město Nový Jičín má další občanku, která dosáhla toho úžasného věku sta let. Paní Jakůbková je skvělá dáma, která má smysl pro humor a myslím si, že dalších dvacet se tu s námi určitě dožije.” </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Štoudková, ředitelka OSSZ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V okrese Nový Jičín máme letos naplánováno 13 takových návštěv, máme 13 stoletých. Jsme rádi, že jsme dnes mohli navštívit paní Marušku, která je čiperná a z těch stoletých, na které chodíme, tak působí velmi pozitivním dojmem po psychické i fyzické stránce. Takže z toho máme velkou radost, protože z toho člověk načerpá i určitou energii sám pro sebe.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oslavenkyně převzala od oficiálních gratulantů květiny, dárkové koše a zástupci správy sociálního zabezpečení ji předali i doklad o zvýšení důchodu a gratulaci ministra práce a sociálních věcí.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -464,93 +556,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-25-07-2022-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>