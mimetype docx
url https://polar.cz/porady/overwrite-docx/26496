--- v0 (2026-01-14)
+++ v1 (2026-05-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.7.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve fifejdské nemocnici pracují lékaři z Ukrajiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Fifejdská nemocnice řeší dlouhodobý nedostatek lékařů a zdravotnického personálu pracovníky. Dvě lékařky už mohou pracovat pod dohledem a intenzivně se připravují na zkoušky, které jim umožní léčit i samostatně. Vyřídit potřebná povolení je prý stále velmi zdlouhavé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,62 +312,51 @@
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vznikne zde nový dopravní, ale i veřejný prostor, včetně osazení zeleně a umístění městského mobiliáře. Veškeré práce, které jsou prováděny, jsou také koordinovány se stavebními pracemi budoucího Obchodního domu Javor.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řidiči tady musí až do ukončení projektu počítat s nemožností průjezdu. Kolem centra města jsou vedeny objízdné trasy včetně trasy autobusových linek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké 28. 7. 2022, 1</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Kilometr kabelů z podzemního energokanálu a další kabely z energomostu vysoko nad zemí kradla skupina zlodějů v Ostravě. Dohromady způsobili škodu přes půl milionu korun. Čtveřici mužů nakonec kriminalisté vypátrali, teď jim hrozí až pět let vězení.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké 28. 7. 2022, 1 Krajští hasiči další den pokračují v pomoci u požáru v národním parku České Švýcarsko v lokalitě u Hřenska. Na místě je sedm členů čerpacího odřadu s velkoobjemovým čerpadlem Somati z Ostravy. Tým doplňuje vodu z řeky Kamenice do hasičských cisteren a je zapojen do dálkové dopravy vody na zhruba sedmi kilometrech.  Kilometr kabelů z podzemního energokanálu a další kabely z energomostu vysoko nad zemí kradla skupina zlodějů v Ostravě. Dohromady způsobili škodu přes půl milionu korun. Čtveřici mužů nakonec kriminalisté vypátrali, teď jim hrozí až pět let vězení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oprava modré lávky přes Ostravici je téměř u konce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -279,133 +383,129 @@
         <w:t xml:space="preserve">Michal Rylko, místopředseda představensta TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci prací na opravě lávky byla provedena výměna krytu  z litého asfaltu. S tím, že proběhlo jeho celkové odstranění a celoplošně  nově položení, včetně hydroizolace. Dále byly provedeny nátěry zábradlí. S tím,  že lávka doznala i trochu změny v podobě demolice jednoho ze schodišťových  ramen na straně v Místku, kdy po tomto schodišti jsme byli nuceni kvůli  bezpečnosti doplnit zábradlí. A dále ještě v rámci těchto oprav budou  provedeny drobné zámečnické úpravy konstrukcí, které jsou už dneska velice  zkorodované a už nevyhovují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych chtěl ještě poděkovat zhotoviteli této opravy, Technickým  službám, za jejich vstřícnost. Panu Rylkovi, panu Macurovi, vedení Technických  služeb, protože ta oprava se neustále odkládala, neustále se tady plánovala  rekonstrukce, byla to léta, občané tady špatně chodili. Myslím si, že teď díky  tomu, jak se k tomu postavily Technické služby, tak jsme to byli schopni  zrealizovat během pár týdnů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava nebyla vůbec jednoduchá, kromě nového povrchu se  musela vyvařit také část mostní konstrukce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava nebyla vůbec jednoduchá, kromě nového povrchu se  musela vyvařit také část mostní konstrukce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda představensta TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady prakticky na té lávce byla provedena oprava samotné  mostovky v místech, která před několika lety vyhořela a byla zdeformovaná,  takže se teďka provedlo vyvaření leté poškozené části."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta hlavní boule, která tam byla, která byla tím největším  rizikovým faktorem, protože na ní se opravdu mohl někdo zranit. A ten rozpraskaný  asfalt kolem toho, to už bylo na úraz. Tak ta se podařila vyřešit, je to znovu  zaplátováno, je to zavařeno a rovné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město chtělo opravit také povrch nájezdu na frýdecké straně.  Po odkrytí povrchu se ale zjistilo, že rampa je v dezolátním stavu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město chtělo opravit také povrch nájezdu na frýdecké straně.  Po odkrytí povrchu se ale zjistilo, že rampa je v dezolátním stavu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tam jsou v podstatě díry, ten beton je degradován až na  výztuž. To znamená, že tady chodci už nemohou vůbec chodit. Je to nebezpečné.  Takže jsme se rozhodli to uzavřít a celé to vyměnit. Což už není oprava, ale je to víceméně rekonstrukce a musíme  na to mít i stavební povolení, souhlas stavebního úřadu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">To bude samozřejmě trvat zřejmě pár měsíců, proto město prosí  maminky s kočárky a cyklisty o shovívavost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">To bude samozřejmě trvat zřejmě pár měsíců, proto město prosí  maminky s kočárky a cyklisty o shovívavost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budou muset použít schodiště. Budeme se tam snažit udělat  nějaké nájezdy. Tak, aby ten komfort byl zajištěn a potom žádám o nějakou shovívavost.  Člověk nikdy neví u těch staveb, co tam všechno je a v jakém stavu je to  podloží."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na současnou opravu lávky vyčlenilo město dva miliony korun.  Termín dokončení byl do konce srpna, ale práce se stihly dřív a s opětovným  zprůchodněním se počítá do příštího týdne, možná i dřív.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na současnou opravu lávky vyčlenilo město dva miliony korun.  Termín dokončení byl do konce srpna, ale práce se stihly dřív a s opětovným  zprůchodněním se počítá do příštího týdne, možná i dřív. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V participativním rozpočtu se sešlo 41 návrhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -466,62 +566,51 @@
         <w:t xml:space="preserve">Gabriela Gödelová, mluvčí MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Všechno, co již vzniklo, nebo vznikne z participativního rozpočtu, najdou lidé na webových stránkách nasjih.cz. Najdou tam řadu doporučení i na místa, která mohou navštívit právě teď v létě, ať už jde o zajímavá místa jako je zvonička, kaplička, ale také řada hřišť, tak aby si je mohli užít.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti pak mohou navštívit zejména hřiště a sportoviště v areálech základních a mateřských škol. Nově k nim díky participativnímu rozpočtu přibylo například Mezigenerační hřiště v ZŠ Krestova v Hrabůvce. V Zábřehu pak nové hřiště s přírodní učebnou v MŠ U lesa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké 28. 7. 2022, 2</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Dopravní policisté z Moravskoslezského kraje se na pozvání svých kolegů podíleli na silniční akci v Žilinském kraji, na silnici I/10 před přechodem Makov. Zaměřili se na kontrolu nákladních a užitkových vozidel. Na místě měli i mobilní váhy a mobilní stanici technické kontroly, sankce ale mohli udělit jen jejich slovenští kolegové.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké 28. 7. 2022, 2 Také v Opavě otevře re-use centrum, a to ve středu 3. srpna. Sídlit bude v provozovně sběrného dvora v Opavě-Jaktaři na ulici Přemyslovců a provozovat ho budou Technické služby Opava. Otevřeno bude ve středu a v sobotu od 11 do 17:30.   Dopravní policisté z Moravskoslezského kraje se na pozvání svých kolegů podíleli na silniční akci v Žilinském kraji, na silnici I/10 před přechodem Makov. Zaměřili se na kontrolu nákladních a užitkových vozidel. Na místě měli i mobilní váhy a mobilní stanici technické kontroly, sankce ale mohli udělit jen jejich slovenští kolegové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově se koná Kostičkofest českých stavebnic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -562,61 +651,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já ty stavebnice mám moc rád a mi se líbí všechno, Lego mne zaujalo už od dětství, jak už jsem měl první roček."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “ Je to tu moc hezké. Líbí se mi to tu dost. Je super, že si tu můžeme stavět a jsou tu skvělé varianty a můžeme si vybrat, ze kterým můžeme stavět."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “ Je to tu moc hezké. Líbí se mi to tu dost. Je super, že si tu můžeme stavět a jsou tu skvělé varianty a můžeme si vybrat, ze kterým můžeme stavět." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Výstava v galerii potrvá až do 5. září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -691,93 +778,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-07-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>