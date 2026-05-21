--- v0 (2026-01-19)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.7.2022, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Největším staveništěm je škola Butovická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní opravy a údržba ve školách se letos ve Studénce asi nejvíce dotknou budovy na ulici Butovická. Souběžně zde probíhají tři stavební projekty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -426,57 +541,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Doma mám černobílého pejska a ještě štěňátko. Je to holka Belinka.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, vedoucí Rodinného centra: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dalším táborem bude hned příští týden Holčičí tábor, který se už teď ve Studénce stává tradicí. Budeme tu mít devatenáct holek, které se na to opravdu těší. Jsou to děvčata od osmi do dvanácti let, ten tábor je opravdu zaměřený jen na tvoření, lakování nehtů, výrobu korálků a ty holky se tu opravdu vyřádí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Třetím příměstským táborem je Letní pohodová jízda. Účastníci budou například jezdit na různé výlety a poznávat okolí Studénky. Určen je věkové skupině od šesti do deseti let. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, vedoucí Rodinného centra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Letní příměstské tábory jsou opravdu už v březnu vyprodané, na každý máme asi deset náhradníků. Rodiče využívají té možnosti, že děti se zabaví. Máme docela příznivou cenu táborů, takže děti mají o zábavu postaráno a rodiče o hlídání.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -566,93 +674,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-29-07-2022-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>