--- v1 (2026-05-21)
+++ v2 (2026-08-31)
@@ -716,51 +716,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-29-07-2022-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-29-07-2022-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>