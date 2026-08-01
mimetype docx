--- v0 (2025-12-22)
+++ v1 (2026-08-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.7.2022, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový informační systém ve Slezské nemocnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvníci Slezské nemocnice v Opavě se mohou v rozlehlém areálu lépe orientovat díky novému navigačnímu systému. Na elektronické tabuli, která se nachází u vstupu, si mohou v 3D zobrazení vyhledat cestu na konkrétní oddělení či do ambulance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -124,58 +239,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Vaněk, provozně-technický náměstek, Slezská nemocnice v Opavě:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Náš  informační systém umožňuje vyhledávat požadované pracoviště  zadáním přímo názvu oddělení, případně zadáním klíčového  slova, včetně slangových a obecně známých výrazů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve  spodní liště obrazovky mohou být zveřejňovány aktuální  informace. Např. o zákazu návštěv či uzavření určitých  oddělení. A to se bude nyní hodit. Tento čas je ve Slezské  nemocnici totiž ve znamení hned několika rekonstrukcí. Úpravy  čekají např. infekční a dětské oddělení nebo onkologii. O  uzavření či přestěhování může systém informovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Elektronický  informační systém vyvinula TV Polar ve spolupráci se Slezskou  nemocnicí. Prozatím je jedna obrazovka nainstalována u hlavního  vstupu do nemocnice z ulice Rybova. Pokud se osvědčí, bude mít  své místo také u bočního vchodu z ulice Olomoucké.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...6 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Duševně nemocní se učí prát prádlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Charita Opava otevřela novou prádelnu. Obsluhují ji klienti Sociálně terapeutické dílny Radost. Kromě toho, že pomohou s praním prádla dalším charitním zařízením, naučí se také sami ovládat pračku nebo prádlo žehlit. Klienti s mentální postižením tak mají možnost naučit se větší samostatnosti.</w:t>
@@ -238,109 +345,94 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva  Porebská, pracovník v sociálních službách,  Radost – sociálně  terapeutická dílna : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Někteří  uživatelé už umí prát, protože pocházejí z chráněného  bydlení, příp. to znají ze svých rodin. Ale někteří se učili  prvně prát i žehlit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Díky  této aktivitě  mohou klienti získat nové dovednosti. Naučí se  správně používat pračku, sušičku a také žehlit i skládat  prádlo. Mnozí třeba doposud tuto možnost neměli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...6 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Joy Adamsonová očima Zuzany Beranové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Teď vám nabídneme rozhovor s opavskou rodačkou Zuzanou Beranovou, spisovatelkou a popularizátorkou života a díla další opavské rodačky Joy Adamsonové. Ta se proslavila jako autorka bestselleru Příběh lvice Elsy a ochránkyně zvířat. A většinu svého života prožila v Africe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Určitě  se nepletu, když řeknu, že ochránkyně přírody a spisovatelka  Joy Adamsonová vás provází celým životem. A možná, že vaše  životy jsou si i podobné. Je to tak?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana  Beranová, spisovatelka a popularizátorka díla J. Adamsonové:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ano, je to tak. J.  Adamsonová mne provází už od dětství, kdy jsem jako malá holka  chodila  kolem jejího domu na cestě do základní školy. A tehdy  ve mne vyklíčil sen podívat se do Afriky a stát se spisovatelkou.  A protože to jsou dětská přání, která jsou naivní, bezelstná  a mají tendenci se splnil, ale o mnoho let později.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pracovala  jste na české ambasádě v Keni. To byla jistě velká příležitost  jít ve stopách opavské rodačky. Co zajímavého jste objevila?</w:t>
       </w:r>
     </w:p>
@@ -409,110 +501,88 @@
         </w:rPr>
         <w:t xml:space="preserve">Zuzana  Beranová, spisovatelka a popularizátorka díla J. Adamsonové:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Když jsem žila ve Keni,  mluvila jsem se všemi lidmi, se kterými jsem mluvit mohla.  Vyzkoumala jsem vše, co jsem mohla vyzkoumat. Pak jsem narazila na  zvláštní bariéru mlčení, za kterou mne nikdo nepustil. Takže  nějaké tajemství tam je. Ještě řeknu jedno: bílý asistent,  který byl v soudním procesu nejdříve veden jako obžalovaný a  později byl jeho status změněný na svědka, po soudním procesu  rychle odjel z Keni do Botswany. A po dvou letech ho našli mrtvého  pod koly jeho vlastního auta. To byla záhadná smrt. Já si myslím,  že souvisí se smrtí Joy Adamsonové.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Možná  zůstává stranou Adamsonové malířská tvorba. Vytvořila  botanické ilustrace a zdokoumentovala portréty afrických kmenů.   Proč to dělala?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana  Beranová, spisovatelka a popularizátorka díla J. Adamsonové:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Tady  se můžeme trochu opřít o její původ. Joy se narodila v  Opavě, jako sudetská Němka. Odnesla si do vínku německou touhu  uchovávat mizející hodnoty. A když je nelze uchovat fyzicky, tak  je nutné je aspoň zdokumentovat, prosazovala. Víceméně botanické  a kmenové kresby vycházejí z tohoto principu. Objevila v sobě  malířský talent a rozhodla se, že získá peníze od britské  koloniální vlády a zmapuje jak keňské kmeny, tak keňskou  květenu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vy  sama píšete. Napsala jste nejen životopis, ale také dvě  beletristické knihy, jichž příběhy se odehrávají na africkém  kontinentě: Všechny vůně Afriky a Poslední nosorožec. Chystáte  nějakou další?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana  Beranová, spisovatelka a popularizátorka díla J. Adamsonové: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já  se zatím  neustále věnuji Joy Adamsonové. Chtěla bych ale  pokročit dál. Chtěla bych o ní napsat scénář k filmu. Myslím  si, že vizuální médium by jí nejlépe slušelo. Pak mám už pět  let rozepsanou knihu ze Zambie, z prostředí královské rodiny,  která je podložena mým dlouhodobým výzkumem.  Ale ještě jsem  se nedostala k tomu, abych ji dokončila.“</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -587,93 +657,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-30-07-2022-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>