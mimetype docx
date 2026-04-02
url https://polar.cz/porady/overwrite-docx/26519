--- v0 (2026-02-07)
+++ v1 (2026-04-02)
@@ -1,87 +1,200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.2022, 17:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový díl Ekomagazínu přinese výsledky projektu Clairo, který prokázal, že  vhodně vysazené konkrétní druhy stromů a keřů  mohou zásadně snížit množství prachu v ovzduší z průmyslové výroby a dopravy.. dozvíte se, že odborníci z vysoké školy báňské hledají zdroj zápachu v Ostravě-Hrabové a společně zavítáme na levandulový den do Poruby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odborníci zjišťují zdroj zápachu v Hrabové. Lidé proti němu bojují léta.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidem, které obtěžuje nepříjemný zápach z průmyslové zóny Ostrava-Hrabová, se rýsuje naděje na vyřešení situace. Moravskoslezský kraj totiž přispěl na projekt VŠB-TUO, který má zjistit, jaké látky pachy způsobují a odkud se berou. Zároveň bude hledat způsob, jak se zápachu zbavit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidem, které obtěžuje nepříjemný zápach z průmyslové zóny Ostrava-Hrabová, se rýsuje naděje na vyřešení situace. Moravskoslezský kraj totiž přispěl na projekt VŠB-TUO, který má zjistit, jaké látky pachy způsobují a odkud se berou. Zároveň bude hledat způsob, jak se zápachu zbavit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé z širokého okolí průmyslové zóny v Ostravě-Hrabové si už několik let stěžují na zápach, který se z ní line. Dokonce sepsali i petici. MS kraj je teď vyslyšel a společně s odborníky hledá jeho zdroj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Novák, </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">obyvatel Ostravy-Hrabůvky</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -197,51 +310,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Tohle je odběrový kanystr, který má objem zhruba 3 litry, je vakuovaný. Tímto ventilem, když se to povolí, tak dojde k nasátí venkovního ovzduší, to znamená i toho potencionálního zápachu. Tohle je senzorová jednotka, která bude tvořit doplňkové měření. Je tam prachoměr. Sledujeme těkavé organické látky, ozón, noxy a další.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud se odhalí, která látka způsobuje zápach, bude ji moci krajský úřad regulovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> V Porubě se rozdávaly levandule</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě-Porubě proběhl na počátku července už posedmé Levandulový den. Lidé si tak zcela zdarma mohli na Hlavní třídu přijít pro čerstvě nastříhané levandule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Hlavní třídě v Porubě je tisíc metrů čtverečních výsadeb levandulí Sadí se 5 kusů na metr. Jednou za rok se rozdávají lidem a vždy se po nich zapráší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -307,89 +419,87 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moc ráda jsem. já to používám proti molům do skříně, nebo do vázičky si to dávám.Letos poprvé, protože loni jsem to nestihla. Už jsem viděla, že už to je pryč, tak letos, když jsem šla kolem, tak jsem to zkusila.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské moře je zase o něco vstřícnější k návštěvníkům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Areál Karvinského moře se před letošní létem opět výrazně změnil. Největší změnou je dokončení cyklostezky po obvodu areálu v délce 3 kilometrů, přibyly lavičky, převlékárna i nová mola.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Areál Karvinského moře se před letošní létem opět výrazně změnil. Největší změnou je dokončení cyklostezky po obvodu areálu v délce 3 kilometrů, přibyly lavičky, převlékárna i nová mola. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> návštěvníci Karvinského moře: "Je to tu super, líbí se nám." "Jdeme se koupat, musíme se někde zchladit. Jsme rádi, že to tady udělali, takže máme pohodu úplně." "My tu chodíme plavat, je to tu dobré někdy." "Vypadá to tam dobře, mohla by být všude, ta písečná pláž."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Největším skvostem bruntálského zámku je opravená Sala terrena</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romantické procházky, nádhernou zeleň i pískovcové sochy a také posezení s výhledy nabízí zámecký park v Bruntále o rozloze 2,5 hektaru a jeho vznik se váže k  16. století. Perličkou na dortu je opravená Sala terrena. Park .  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Igor Hornišer, </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">historik a průvodce akcí</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -772,280 +882,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-02-08-2022-17-39" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>