--- v0 (2026-01-12)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ukrajinské děti se učí jazyk i díky sportovním táborům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravské sportovní kluby se spojily s magistrátem a společně pracují na projektu příměstských táborů, které pomohou ukrajinským dětem k co nejlepší adaptaci. Kromě sportu se školáci samozřejmě učí i český jazyk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -120,56 +235,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mural na Bazalech bude připomínat jeskynní malbu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prvotní výkop Baníku a teprve potom velký třesk. Od pondělí se nad fotbalovým stadionem Bazaly pracuje na velkoformátovém muralu.Umělecké dílo bude odkazovat na místní historii a atmosféru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výtvarník Jan "Bogy" Lorincz začal s realizací vítězného projektu architektonické soutěže Mural Bazaly.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Ve svém díle využívá speciální pigmenty získané z materiálů typických pro ostravský kraj.</w:t>
+        <w:t xml:space="preserve">Výtvarník Jan "Bogy" Lorincz začal s realizací vítězného projektu architektonické soutěže Mural Bazaly. Ve svém díle využívá speciální pigmenty získané z materiálů typických pro ostravský kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Bogy Lörincz, autor Muralu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí toho projektu celého, který se tady dělá, je výroba barev, které jsem vyráběl z odpadních materiálů, tady z industriálních ostravských lokalit. Použili jsme na červenou cihly z dolu Jan Maria, to je důl, který byl na Hranečníku a na černou jsme použili koksový prach z koksovny Jan Šverma, která se bourá, v Mariánských Horách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci příprav se Bogy rozhodl zachovat i některé původní graffitové nápisy, které jsou již se stěnou úzce spjaté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -309,53 +419,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V horku se mohou lidé osvěžit díky vodním mlžítkům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Občané Karviné se mohou v horkých dnech nově osvěžit na třech místech. Město nechalo vybudovat vodní mlžítka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už dříve se mohli lidé na náměstí osvěžit prostřednictvím mlžných sprch.Během června byla do provozu uvedena mlžítka v areálu Loděnice v parku Boženy Němcové a u vstupní brány do parku vedle kostela Povýšení svatého Kříže.  Toto speciální osvěžení najdou lidé i na náměstíčku u Permonu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Už dříve se mohli lidé na náměstí osvěžit prostřednictvím mlžných sprch.Během června byla do provozu uvedena mlžítka v areálu Loděnice v parku Boženy Němcové a u vstupní brány do parku vedle kostela Povýšení svatého Kříže.  Toto speciální osvěžení najdou lidé i na náměstíčku u Permonu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí odboru komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to moderní zařízení, které je kombinované s květináčem, abychom zajistili trochu estetický vzhled, aby tady nebyla namontována jen ta mlžící sprcha. Toto zařízení funguje tak, že tlačítkem, které je na květináči, se spustí mlžný opar, kde se lidé mohou v letních parných dnech zchladit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mlžítka mohla být nainstalována díky vstřícnému kroku a spolupráci s SMVaKem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -387,53 +496,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celé zařízení zde bude umístěno až do podzimu a poté bude uschováno ve skladu technických služeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrovské štěstí měl mladík v Ostravě-Mariánských horách, stejně jako obyvatelé domu na tamní ulici Zelená. Večer začal ohřívat jídlo, na které zapomněl, navíc si poté vzal prášky na spaní. Probudili ho až policisté, kteří museli vyrazit dveře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Příprava městské slavnosti v Novém Jičíně je v plném proudu. Letošním hlavním tématem budou Novojičínští na vodě a na moři. Pozornosti se ale dostane i  stoletým skautům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Příprava městské slavnosti v Novém Jičíně je v plném proudu. Letošním hlavním tématem budou Novojičínští na vodě a na moři. Pozornosti se ale dostane i  stoletým skautům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Termín letošní slavnosti města Nového Jičína je stanoven na 9. a 10. září.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Svinec pořádal závod v travním lyžování</w:t>
@@ -642,93 +750,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-08-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>