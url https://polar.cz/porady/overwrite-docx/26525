--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -792,51 +792,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-08-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-08-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>