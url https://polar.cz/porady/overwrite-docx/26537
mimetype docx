--- v0 (2026-01-19)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.8.2022, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opravou musí projít i červená lávka v Revoluční ulici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dřevěné desky na červené lávce v Revoluční ulici ve Frýdku-Místku se začaly prohýbat a zvedat. Město proto přistoupilo k provizornímu zajištění a druhá polovina lávky v horším stavu se musela uzavřít. Nyní se musí připravit kompletní oprava lávky, která začne zřejmě už na podzim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,53 +192,52 @@
         <w:t xml:space="preserve">Michal Rychlo, místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V průběhu letních dnů, kdy teploty překročily 30 stupňů  Celsia a došlo k vysychání konstrukcí v samotné výdřevě na lávce v ulici  Revoluční. Ty dubové prvky dřevěné vyschly a kvůli tomu se zdeformovaly. S tím,  že se prohnuly, a dokonce i na některých místech utrhly už částečně zkorodovaný  spojovací materiál. A tím, vytvořily překážku v podobě, kdy by mohli lidé  třeba zakopnout. Proto jsme jednu část lávky, která byla v horším stavu,  provizorně pouze zahradili a znepřístupnili chodcům. S tím, že na té druhé  části, která byla trošku v lepším stavu, tak jsme provizorně, ale velice  provizorně, ji nějak upravili. Alespoň do doby, než proběhne řádná rekonstrukce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Červená lávka ve Frýdku před časem prošla úpravou. Bylo  vyčištěno graffiti a nyní docházelo k dalším úpravám. Generální oprava byla  naplánována na příští rok. Nicméně technický stav lávky, který zapříčinil uzavření  jedné poloviny, je takový, že jsme se rozhodli, že lávku opravíme dříve. Bude  to administrativně velmi náročné, protože je to nad krajskou komunikací. Nicméně  věřím, že tento podzim by se podařilo lávku opravit tak, aby mohla být užívaná  v plné šíři."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava si pravděpodobně vyžádá i částečné dopravní omezení vždy  jednoho jízdního pruhu nad ulicí Revoluční. Bude se totiž muset použít plošina,  která bude pod lávkou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava si pravděpodobně vyžádá i částečné dopravní omezení vždy  jednoho jízdního pruhu nad ulicí Revoluční. Bude se totiž muset použít plošina,  která bude pod lávkou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Psí hřiště bude místem pro hry a volný pohyb psů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -163,97 +277,94 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Super, mi to nevadí, jsem pejskař. Lepší než nějaká stavba  betonová. Tak mi to nevadí, jsem spíš ráda. Určitě to využiju. Já jsem si říkala, že ve městě není žádná  taková plocha, kde by psi mohli být navolno a tak je to fajne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Psí hřiště bude mít dvě dvojité branky. Dvojité proto, aby  pejsek nevyklouzl při vstupu nebo výstupu toho občana s pejskem. Hřiště  bude obsahovat šestero laviček, osm agility prvků, včetně tunelu, kladiny,  místa pro přeskok a tak podobně. Celá plocha toho hřiště bude zabírat téměř  1000 metrů čtverečních."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hřiště bude sloužit k bezpečnému pohybu psů a socializaci,  a to i jejich majitelů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hřiště bude sloužit k bezpečnému pohybu psů a socializaci,  a to i jejich majitelů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Určitě bych chtěl vyvrátit obavy z toho, že by tady  byla nějaká zvýšená hlučnost. My kolem toho psího hřiště vysadíme nové  stromořadí z jedné strany, z druhé strany bude nový pás křovin.  Provozním řádem toho hřiště bude upravený maximální počet pejsků na tom hřišti  i provozní doba bude pouze od 6:00 ráno do 21:00 do večera."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kompletní realizace s výstavbou a instalací všech prvků  vyjde na 666 tisíc bez DPH. Podobná hřiště mají už například v Ostravě, Karviné,  Havířově, Bruntále a dalších městech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kompletní realizace s výstavbou a instalací všech prvků  vyjde na 666 tisíc bez DPH. Podobná hřiště mají už například v Ostravě, Karviné,  Havířově, Bruntále a dalších městech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Technické služby se v těchto dnech pouštějí do  realizace a my chceme mít hotovo 26. srpna, což je mezinárodní den psů. A  v ten den by mělo proběhnout slavnostní otevření, na které bych tímto  všechny majitele pejsků chtěl pozvat. A nejenom je, uděláme si tady hezké  páteční odpoledne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve Frýdku-Místku je už přes 5 tisíc registrovaných psů. Od letošního  roku už město například vyšlo vstříc jejich majitelům a výrazně snížilo  poplatky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve Frýdku-Místku je už přes 5 tisíc registrovaných psů. Od letošního  roku už město například vyšlo vstříc jejich majitelům a výrazně snížilo  poplatky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti v péči OSPODu zažily letní tábor na Morávce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -279,103 +390,101 @@
         <w:t xml:space="preserve">Tomáš Zapletal, táborový vedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celé táborové téma se nese v duchu Harryho Pottera, školy  v Bradavicích. Takže veškeré hry, které děti absolvují, jsou koncipovány v této  tématice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Tábor je strašně dobrý, teď máme třeba téma Harry Potter a  máme tři týmy. My jsme Havraspár, je Nebelvír a je ještě Zmijozel. A my jsme sbírali  draky a pak jsme ještě vařili lektvary." 2.) "My jsme hráli právě famfrpál a ještě draci a ještě jsme  sbírali lektvary." – A jak se ti tady líbí? – "Skvěle." 3.) "Tábor je boží, bydlím se svojí nejlepší kamarádkou na pokoji  a my jsme třeba byli včera v bazénu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tábor dá dětem příležitost zažít něco nového. Klade se důraz  na prevenci a také vzdělávání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tábor dá dětem příležitost zažít něco nového. Klade se důraz  na prevenci a také vzdělávání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, táborový vedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě nechybí i další doprovodné části programu, jako  jsou různé ukázky, měli jsme tady kynologickou ukázku, teď se tady představuje  se svým preventivním programem útvar prevence Městské policie ve Frýdku-Místku.  Děti například absolvovaly celodenní výlet tady po Beskydech. A samozřejmě  nechybí ani volnočasové aktivity, jako jsou míčové sporty, koupání, bazén a tak  dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tábor trvá 6 dní, je na Morávce, děti mají bohatý program,  chodí na výlety, přes den mají aktivity, soutěže. Každý rok je nějaké téma.  Letos je Harry Potter. Já bych chtěl z tohoto místa poděkovat všem, kteří  se na organizaci podílí. Zejména vedoucím tábora, protože to není úplně snadná  práce. A já věřím, že dětem se tady líbí a že se sem rády vrací."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, táborový vedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Sáhnou si na takové přírodní věci, to znamená to sepětí s tou  přírodou, když se s nimi bavili, tak mnohé nám říkaly, že třeba na horách  jsou poprvé v životě, byť bydlí kousek od Beskyd. Tak je to každopádně něco,  co si myslím, že ty děti může posunout trošku dál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tábor letos proběhl už dvanáctým rokem a pořádá ho odbor  sociálně právní ochrany dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tábor letos proběhl už dvanáctým rokem a pořádá ho odbor  sociálně právní ochrany dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -450,93 +559,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-04-08-2022-16-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>