--- v0 (2026-01-13)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.8.2022, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Objem peněz na dotace bude větší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město v příštím roce rozdělí v dotačních programech o zhruba 5 milionů korun více než letos. Celková částka na podporu například sportu, kultury a sociální oblasti bude bezmála 31 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -71,57 +186,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedná se o podporu sportu, kultury, sociálních služeb, životního prostředí a podporu pro zachování kulturních památek. Nejvyšší nárůst objemu finančních prostředků je v oblasti sociální, kde dochází k navýšení z 6, 5 milionu korun na 8,4 miliony. Jen tak pro zajímavost, na sport bude město přispívat částkou 18 milionů korun.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To je tedy skoro o dva miliony více. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co se týče podpory sportu, schvalovalo červnové zastupitelstvo také individuální dotaci tělovýchovné jednotě.  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Občané možná zaznamenali, že už se několik let mluvilo o tom, zda rekonstruovat nebo nerekonstruovat hřiště s umělou trávou. Ty náklady jsou zhruba ve výši 12 milionů korun, tak se čekalo, zda se tělovýchovné jednotě podaří získat dotaci od Národní sportovní agentury. Konečně to vypadá velmi nadějně, že by dotaci měla získat, tak se město rozhodlo financovat tu zbývající část. Město tedy bude financovat 3. 9 milionu korun. Takže to vypadá, že na podzim bychom se mohli dočkat nového hřiště s umělou trávou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další individuální finanční podpora, kterou zastupitelé také odsouhlasili, zainvestuje přesun sgrafita z 60tých let ze zídky na ulici Máchově. Stěnu, na které se tato neoficiální památka nachází, bude při stavebních úpravách majitel nemovitosti bourat. Město na její přeložení přispěje částkou 450 tisíc korun, dalších 400 tisíc přidá Moravskoslezský kraj.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -525,93 +633,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-05-08-2022-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>