--- v0 (2026-01-12)
+++ v1 (2026-04-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.8.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce na čas omezí kapacitu dětského odd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská nemocnice v Opavě rekonstruuje dětské oddělení. Až do začátku září zde bude omezený provoz. Kvůli snížení počtu lůžek na polovinu musí být někteří malí pacienti hospitalizováni v okolních nemocnicích. V Krnově či v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -117,100 +232,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila  Krčmová, dětská sestra, Slezská nemocnice v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ta  práce je teď náročnější. Více musíme konzultovat s lékaři,  jak si představují uložení na pokoje kvůli  diagnózám a věku dětí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V  létě už tradičně přibývá malých pacientů s infekčními  onemocněními. Nejčastěji jsou to průjmy a nyní také  koronavirus. Tyto diagnózy vyžadují izolovaný pobyt na lůžku  Pro ten nejsou v době rekonstrukce oddělení podmínky, atak musí  být tyto děti hospitalizovány krnovské, případně v ostravské  Městské nemocnici.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...14 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Teplárny se zásobily uhlím, v bytech zima nebude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nadcházející zima bude drahá. Dražší je elektřina, plyn, uhlí i dřevo. Obavy však nemají jen domkaři, ale i lidé, kteří bydlí v bytech a jsou odkázáni na teplárny. Velcí dodavatelé tepla však ujišťují, že uhlí mají dostatek a lidé se studených radiátorů obávat nemusejí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dlouho připravovaný útlum těžby uhlí kvůli ekologii a také energetická krize vyvolaná válečným konfliktem na Ukrajině vzbudily oprávněné obavy, zda se podaří zajistit dostatek tepla pro domácnosti. Lidé bydlící v bytech v Bohumíně, Orlové, Karviné nebo Havířově se obávat nemusejí. Hlavní dodavatelé tepla mají dostatek uhlí na celou zimu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dlouho připravovaný útlum těžby uhlí kvůli ekologii a také energetická krize vyvolaná válečným konfliktem na Ukrajině vzbudily oprávněné obavy, zda se podaří zajistit dostatek tepla pro domácnosti. Lidé bydlící v bytech v Bohumíně, Orlové, Karviné nebo Havířově se obávat nemusejí. Hlavní dodavatelé tepla mají dostatek uhlí na celou zimu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zygmunt Recman, vedoucí závodu Teplárny Karviná, Veolia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Na závodě Karviná jako hlavní palivo využíváme uhlí a spoluspalujeme biomasu. Dodávky máme zasmluvněné na celou sezonu. Plyn je pro nás důležité palivo, protože ho používáme pro startování našich kotlů. Nicméně naším hlavním palivem je uhlí a to je stěžejní. Uhlí využíváme hlavně z OKD.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladislav Sobol, mluvčí ČEZ:</w:t>
       </w:r>
       <w:r>
@@ -235,53 +333,52 @@
         <w:t xml:space="preserve">Roman Sikora, předseda představenstva společnosti OKD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Naší prioritou je zásobit místní výrobce energií a velké hutní firmy tak, aby se dokázali popasovat s nástrahami blížící se topné sezony a zimního období.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O kolik bude nadcházející zima dražší ukáže až vyúčtování příští rok na jaře. Lidem v bytech však ve finále nezbude nic jiného, než se s vyšší cenou smířit. Jedinou obranou je své domácnosti zbytečně nepřetápět a teplem neplýtvat při otevřených oknech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 5. 8. 2022, 17h - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 5. 8. 2022, 17h - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kohoutkoví inspektoři SmVaK, kteří vyjeli do regionu, ověřují, zda restaurace a další občerstvovací zařízení nabízejí kohoutkovou vodu z veřejné vodovodní sítě. Získají nálepky Podáváme vodu z kohoutku a certifikát. Ten obdrželo v minulých letech 200 podniků ze zhruba 250 navštívených. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Až do května 2023 budou přes Frenštát převážet přes  200 tisíc tun materiálu na zasypání důlních jam.  Frenštát pod Radhoštěm požádal o převod některých pozemků a staveb po bývalém státním podniku OKD. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -292,171 +389,129 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pivovar v Janovicích vítá další zahraniční dobrovolníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V bývalém zámeckém pivovaru rodu Harrachů v Janovicích se vařilo pivo až do roku 1946. Od té doby chátral a jen díky aktivitám jeho nových majitelů znovu ožívá. Na rekonstrukci jeho částí se sem sjíždějí dobrovolníci z celého světa na sérii work campů organizace Inex.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Letošní dobrovolnické aktivity se soustředí na opravu památkově chráněné stěny pivovaru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Kříž, spolumajitel, předseda Spolku pro obnovu pivovaru: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Během letošního léta nás navštívily dvě velké skupiny dobrovolníků, tou první bylo 50 belgických skautů z La Hulpe. Prováděli hlavně přípravné práce právě na této zdi, na které pracují dobrovolníci z Inexu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dobrovolníci z této skupiny zde pracují ve dvou směnách dva týdny, kromě toho si užívají i poznávaní regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludmila Zandlová, vedoucí skupiny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dobrovolníci jsou naprosto úžasní, nemůžu si je vynachválit, vůbec jsem nečekala, že budou takhle pracovití.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Laurent, Francie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ahoj, jsem z Francie, jsem Noah, jsem zde na dobrovolnické práci, abych pomohl znovu postavit tuto stěnu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robin, Německo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem z Německa jsem tady, protože rád potkávám lidi a pomáhám s touto zdí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Joep, Holandsko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem Joep, jsem z Holandska, jsem tady, protože se mi líbí, že vracíme opět život i této historické stavbě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Konečným cílem všech prací je vytvoření nového kulturního a společenského místa u janovického zámku.  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Strnadel, spolumajitel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tento pivovar by měl v budoucnosti opět vyrábět pivo, ale mimo to bychom tady určitě měli rádi prostor pro loutkové divadlo, pro nějaké krátkodobé ubytování a mou osobní ambicí je mít svou osobní veřejnou knihovnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kromě obnovy výroby piva tedy na Rýmařovsku vzniká i nový velmi zajímavý turistický cíl.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -518,112 +573,108 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Super, mi to nevadí, jsem pejskař. Lepší než nějaká stavba  betonová. Tak mi to nevadí, jsem spíš ráda. Určitě to využiju. Já jsem si říkala, že ve městě není žádná  taková plocha, kde by psi mohli být navolno a tak je to fajne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Psí hřiště bude mít dvě dvojité branky. Dvojité proto, aby  pejsek nevyklouzl při vstupu nebo výstupu toho občana s pejskem. Hřiště  bude obsahovat šestero laviček, osm agility prvků, včetně tunelu, kladiny,  místa pro přeskok a tak podobně. Celá plocha toho hřiště bude zabírat téměř  1000 metrů čtverečních."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hřiště bude sloužit k bezpečnému pohybu psů a socializaci,  a to i jejich majitelů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hřiště bude sloužit k bezpečnému pohybu psů a socializaci,  a to i jejich majitelů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Určitě bych chtěl vyvrátit obavy z toho, že by tady  byla nějaká zvýšená hlučnost. My kolem toho psího hřiště vysadíme nové  stromořadí z jedné strany, z druhé strany bude nový pás křovin.  Provozním řádem toho hřiště bude upravený maximální počet pejsků na tom hřišti  i provozní doba bude pouze od 6:00 ráno do 21:00 do večera."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kompletní realizace s výstavbou a instalací všech prvků  vyjde na 666 tisíc bez DPH. Podobná hřiště mají už například v Ostravě, Karviné,  Havířově, Bruntále a dalších městech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kompletní realizace s výstavbou a instalací všech prvků  vyjde na 666 tisíc bez DPH. Podobná hřiště mají už například v Ostravě, Karviné,  Havířově, Bruntále a dalších městech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga (Piráti), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Technické služby se v těchto dnech pouštějí do  realizace a my chceme mít hotovo 26. srpna, což je mezinárodní den psů. A  v ten den by mělo proběhnout slavnostní otevření, na které bych tímto  všechny majitele pejsků chtěl pozvat. A nejenom je, uděláme si tady hezké  páteční odpoledne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve Frýdku-Místku je už přes 5 tisíc registrovaných psů. Od letošního  roku už město například vyšlo vstříc jejich majitelům a výrazně snížilo  poplatky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve Frýdku-Místku je už přes 5 tisíc registrovaných psů. Od letošního  roku už město například vyšlo vstříc jejich majitelům a výrazně snížilo  poplatky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 5. 8. 2022, 17 h - 2</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 5. 8. 2022, 17 h - 2 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fakultní nemocnice Ostrava řeší nedostatek krve a hledá nové dárce. Během prázdnin jich totiž ubývá, navíc přibývá komplikovaných úrazů i akutních operací. Darovat krev může každý zdravý člověk ve věku 18-65 let, s váhou nad 50 kg a zdravotním pojištěním v EU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tématem slavnosti budou mořeplavci a skauti</w:t>
@@ -860,93 +911,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-08-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>