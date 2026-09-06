--- v1 (2026-04-24)
+++ v2 (2026-09-06)
@@ -953,51 +953,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-08-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-08-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>