--- v0 (2026-01-15)
+++ v1 (2026-04-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2022, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloděje prozradila kradená chytrá sekačka na trávu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Možná budete překvapeni, když se dozvíte, že i sekačka na trávu může pomoci odhalit zloděje. Tedy když jde o robotický stroj s GPS modulem, který majiteli posílá přesné údaje o své poloze. V Ostravě tak byli díky sekačce zadrženi partneři, kteří se krádežemi už dlouho živili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -233,89 +348,87 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V horku se mohou lidé osvěžit díky vodním mlžítkům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné přibyla nová vodní mlžítka. Občané města se tak mohou v horkých dnech osvěžit na třech různých místech, podívejte se.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už dříve se mohli lidé na náměstí osvěžit prostřednictvím mlžných sprch.Během června byla do provozu uvedena mlžítka v areálu Loděnice v parku Boženy Němcové a u vstupní brány do parku vedle kostela Povýšení svatého Kříže.  Toto speciální osvěžení najdou lidé i na náměstíčku u Permonu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Už dříve se mohli lidé na náměstí osvěžit prostřednictvím mlžných sprch.Během června byla do provozu uvedena mlžítka v areálu Loděnice v parku Boženy Němcové a u vstupní brány do parku vedle kostela Povýšení svatého Kříže.  Toto speciální osvěžení najdou lidé i na náměstíčku u Permonu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí odboru komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to moderní zařízení, které je kombinované s květináčem, abychom zajistili trochu estetický vzhled, aby tady nebyla namontována jen ta mlžící sprcha. Toto zařízení funguje tak, že tlačítkem, které je na květináči, se spustí mlžný opar, kde se lidé mohou v letních parných dnech zchladit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mlžítka mohla být nainstalována díky vstřícnému kroku a spolupráci s SMVaKem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Emil Dostál, vedoucí provozu a údržby TS Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Musela se vykopat a zřídit vodovodní přípojka, od ní se natáhly hadice s vodou. Spotřeba bude velmi malá, ty trysky jsou konstrukčně řešeny tak, aby ten odběr byl minimální."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Musela se vykopat a zřídit vodovodní přípojka, od ní se natáhly hadice s vodou. Spotřeba bude velmi malá, ty trysky jsou konstrukčně řešeny tak, aby ten odběr byl minimální." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celé zařízení zde bude umístěno až do podzimu a poté bude uschováno ve skladu technických služeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranná služba řeší mnoho případů pobodání hmyzem</w:t>
@@ -676,93 +789,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-06-08-2022-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>