--- v1 (2026-04-24)
+++ v2 (2026-09-06)
@@ -831,51 +831,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-06-08-2022-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-06-08-2022-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>