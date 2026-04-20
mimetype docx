--- v0 (2026-01-12)
+++ v1 (2026-04-20)
@@ -1,206 +1,298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.8.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Re-use centrum v Opavě otevřeno!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V areálu opavských technických služeb bylo otevřeno re-use centrum. Lidé zde mohou odložit nepoškozené věci, které mohou ještě najít uplatnění. Zájemci si je mohou odnést zdarma nebo za symbolický poplatek, který bude použitý na obnovu zeleně ve městě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">první  návštěvníce re-use centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady  mám úplně novou konvičku na čaj nebo kávu, kterou jsem kdysi  dostala. Tak to tady ráda předám, aby to ještě někomu udělalo  radost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Regály  právě vzniklého re-use centra se začínají postupně plnit  věcmi, které už někdo nepotřebuje, ale jiný by je ještě mohl  použít. Jsou tady třeba obrazy, nádobí, hračky, knihy, různé  dekorační předměty. Za normálních okolností by tyto  nepotřebné, ale stále zachovalé věci, skončily na skládce. Teď  dostaly šanci na restart.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil  Zaoral, pracovník Re-use centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Měla  by to být záchrana ještě použitelných věcí, které by lidé  jinak vyhodili ve sběrném dvoře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Nepotřebné  věci sem mohou lidé sami přinést. Některé předměty ale putují  do re-use centra přímo z kontejnerů ve sběrným dvoře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Založení  re-use centra by mělo snížit množství směsného komunálního  odpadu, který je vyvážený na skládku. Podle Zákona o odpadech  se bude do roku 2030 postupně snižovat množství ukládaného  odpadu na skládky a zároveň se bude zvyšovat poplatek za jeho  uložení.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal  Jedlička (KDU-ČSL), náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vznik  tohoto centra je jedním z opatření, které by mohlo pomoci ke  snížení odpadu, který odvážíme na skládku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Regály  se začínají pomalu zaplňovat věcmi. Ty teď čekají na své  nové majitele, kterým by mohly ještě posloužit. Přinést zde  můžete v podstatě cokoliv, u čeho je možné zaručit hygienickou  nezávadnost a bezpečné užívání.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Hazucha, ředitel, Technické služby Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro  re-use centrum jsme vyčlenili část prostor skladu na sběrném  dvoře. V případě, že ten prostor se bude jevit jako  nedostatečný, tak jej dále rozšíříme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Prozatím  je  zde otevřeno 2x týdně, ve středu a v sobotu. Zatímco  odložit zde nepotřebné věci mohou pouze obyvatelé Opavy a  městských částí, odnést si je může za symbolický poplatek  kdokoliv. Peníze, které odevzdá do pokladničky, pak budou použity  na výsadbu a údržbu veřejné zeleně ve městě.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">RE-USE  CENTRUM PŘIJÍMÁ:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">RE-USE  CENTRUM NEPŘIJÍMÁ:</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kriminalisté zadrželi zloděje jízdních kol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -417,53 +509,52 @@
         <w:t xml:space="preserve">Markéta Soukupová, ředitelka, nezisková organizace Moment: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">!My jsme teď u nás na skladě, kde je asi na 300 metrech čtverečních tisíce pytlů uskladněného oblečení.((( Je to veškerá sezóna. Léto, podzim, zima)))) a to zboží je tříděno podle různých kategorií, protože v současné chvíli provozujeme 8 obchodů a ty obchody dělíme na prémiové, výběrové a slevové.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Měsíčně se ve skladu vytřídí zhruba 8 tun oblečení. Důraz se klade hlavně na kvalitu. Děravé a poničené věci totiž nikdo nechce a tím pádem se musí nechat ekologicky zlikvidovat, což stojí nemalé peníze. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Soukupová, ředitelka, nezisková organizace Moment: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“V tuhle chvíli je to tak 50 na 50. Ta realita je taková, že i lidé, kteří  jsou v největší nouzi, tak oni nechtějí si vzít potrhané tepláky a demonstrovat tu svoji nouzi na ulici tím, že budou chodit v děravých a potrhaných teplácích."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“V tuhle chvíli je to tak 50 na 50. Ta realita je taková, že i lidé, kteří  jsou v největší nouzi, tak oni nechtějí si vzít potrhané tepláky a demonstrovat tu svoji nouzi na ulici tím, že budou chodit v děravých a potrhaných teplácích." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Hübnerová, provozní ředitelka, nezisková organizace Moment: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme organizace, která se snaží být soběstačná, takže nepobíráme žádné dotace a žádné finanční podpory. Veškeré peníze, které vyděláme, jdou zpátky do provozu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Peníze, které zůstanou, Moment rozděluje mezi další neziskové organizace. Podporuje například mobilní hospic Ondrášek, Společnost pro ranou péči Ostrava, nebo denní stacionář Žebřík. Za 10 let fungování už organizace neziskovkám darovala více než 7 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -665,93 +756,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-08-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>