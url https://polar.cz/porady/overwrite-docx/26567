--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -798,51 +798,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-08-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-08-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>