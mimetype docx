--- v1 (2026-08-01)
+++ v2 (2026-09-22)
@@ -741,51 +741,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="950E7388"/>
+    <w:nsid w:val="17B8180E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -889,51 +889,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21ADFCB2"/>
+    <w:nsid w:val="EACA64B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1119,51 +1119,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-10-08-2022-16-41" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-10-08-2022-16-41?url=opavsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>