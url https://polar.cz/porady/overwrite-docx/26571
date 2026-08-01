--- v0 (2025-12-25)
+++ v1 (2026-08-01)
@@ -1,340 +1,422 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.8.2022, 16:41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-        </w:rPr>
-[...136 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t xml:space="preserve">V KD Na Rybníčku musí být po 22,00 hod. klid</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vedení Opavy usiluje o zrušení omezení veřejné produkce po 22. hodině v Kulturním domě Na Rybníčku. Takovéto opatření nařídila krajská hygienické stanice kvůli naměřeným nadlimitním hodnotám hluku, který ruší obyvatele přilehlého bytového domu.  Na vině je zřejmě nedostatečné konstrukční oddělení a odizolování obou objektů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Budova  kulturního domu stojí na konci ulice Na Rybníčku a navazuje na  řadu bytových domů. S jedním z nich přímo  sousedí stěnou u jeviště. Takže vše, co se na něm odehrává,  se přenáší také do prostor přilehlého bytu. První  měření hluku na základě podnětu zdejších obyvatel  bylo  provedeno v roce 2004. To poslední, páté v pořadí, v roce 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aleš  Kotrla, mluvčí, KHS Ostrava: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„V  rámci těchto měření bylo zjištěno překročení stanoveného  hygienického limitu hluku. A    v  souvislosti s tím KHS Ostrava uložila uložila  pokutu  vždy pořadateli veřejné produkce.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Hygienici  vydali rozhodnutí, kterým pozastavili veřejnou hudební produkci v  nočních hodinách. Takže pořádat zde ples, diskotéku nebo  koncert je teď  problém.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin  Seidl, provozní ředitel, Kulturní dům Na Rybníčku, Opava: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„My  se snažíme se zákazníkem, který pořádá akci, aby akceptoval  snížení zvukové hladiny po desáté hodině.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Opatření  snižuje  zájem o pronájem sálu. I když se  provozovatel snaží  kontrolovat hladinu hluku profesionálními měřáky či limitéry,  aby požadavkům hygieny vyhověl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kulturní  dům Na Rybníčku s kapacitou 450 míst je největším zařízení  svého druhu ve městě. Kromě velkého multifunkčního sálu v  přízemí jsou součástí také salonky v prvním poschodí a  restaurace  s venkovním posezením.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Je  to jediný sál s takovouto kapacitou, který patří městu. Je tady  kapacita 450 lidí. My jsme de facto ztratili možnost pořádat zde  pořádat  akce.“    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Problémy  s hlukem, který se přenáší do bytového domu, trvají mnoho let.  Potíže neodstranila ani kompletní rekonstrukce provedená před  deseti lety. Na vině je zřejmě nedostatečné konstrukční  oddělení obou staveb.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Já  jsem   s majiteli sousedního  domu jednal, vyvolal jsem několik jednání ohledně technických  úprav tak, aby jim to nevadilo. Ale nakonec jsme se nedohodli na  kompenzaci, aby  to mohlo fungovat.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obyvatelé   domu, se nechtěli ke kauze vyjadřovat.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zatím  není jasné, co se bude dít dál.  Město si nechalo  zpracovat opatření, které  by mohlo zabránit šíření hluku.  Ovšem autor projektu za několik milionů korun negarantuje sto  procentní úspěch.  Město také zvažuje odvolání ke správnímu  soudu.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve">Re-use centrum v Opavě otevřeno!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V areálu opavských technických služeb bylo otevřeno re-use centrum. Lidé zde mohou odložit nepoškozené věci, které mohou ještě najít uplatnění. Zájemci si je mohou odnést zdarma nebo za symbolický poplatek, který bude použitý na obnovu zeleně ve městě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">první  návštěvnice re-use centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady  mám úplně novou konvičku na čaj nebo kávu, kterou jsem kdysi  dostala. Tak to tady ráda předám, aby to ještě někomu udělalo  radost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Regály  právě vzniklého re-use centra se začínají postupně plnit  věcmi, které už někdo nepotřebuje, ale jiný by je ještě mohl  použít. Jsou tady třeba obrazy, nádobí, hračky, knihy, různé  dekorační předměty. Za normálních okolností by tyto  nepotřebné, ale stále zachovalé věci, skončily na skládce. Teď  dostaly šanci na restart.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil  Zaoral, pracovník Re-use centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Měla  by to být záchrana ještě použitelných věcí, které by lidé  jinak vyhodili ve sběrném dvoře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Nepotřebné  věci sem mohou lidé sami přinést. Některé předměty ale putují  do re-use centra přímo z kontejnerů ve sběrným dvoře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Založení  re-use centra by mělo snížit množství směsného komunálního  odpadu, který je vyvážený na skládku. Podle Zákona o odpadech  se bude do roku 2030 postupně snižovat množství ukládaného  odpadu na skládky a zároveň se bude zvyšovat poplatek za jeho  uložení.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal  Jedlička (KDU-ČSL), náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vznik  tohoto centra je jedním z opatření, které by mohlo pomoci ke  snížení odpadu, který odvážíme na skládku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Regály  se začínají pomalu zaplňovat věcmi. Ty teď čekají na své  nové majitele, kterým by mohly ještě posloužit. Přinést zde  můžete v podstatě cokoliv, u čeho je možné zaručit hygienickou  nezávadnost a bezpečné užívání.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Hazucha, ředitel, Technické služby Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro  re-use centrum jsme vyčlenili část prostor skladu na sběrném  dvoře. V případě, že ten prostor se bude jevit jako  nedostatečný, tak jej dále rozšíříme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Prozatím  je  zde otevřeno 2x týdně, ve středu a v sobotu. Zatímco  odložit zde nepotřebné věci mohou pouze obyvatelé Opavy a  městských částí, odnést si je může za symbolický poplatek  kdokoliv. Peníze, které odevzdá do pokladničky, pak budou použity  na výsadbu a údržbu veřejné zeleně ve městě.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">RE-USE  CENTRUM PŘIJÍMÁ:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">drobný nečalouněný nábytek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zahradní nábytek</w:t>
       </w:r>
     </w:p>
@@ -436,54 +518,53 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pracovní elektrické nástroje a jiná elektrozařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">čalouněný nábytek, peřiny, matrace, plyšové hračky, koberce apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  ---</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">     ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Chlapec našel sekerku z doby bronzové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Teprve pětiletý Matyáš a jeho táta našli víc jak 3 000 let starou sekerku z doby bronzové. Pomohl jim při tom detektor kovu. Předmět odevzdali do Slezského zemského muzea, kde odborníci potvrdili jeho pravost. Předmět teď bude uložený v některém z muzeí, které zřizuje Moravskoslezský kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -495,57 +576,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matyáš  měl štěstí. Na místě, kde přístroj signalizoval nález, našel  předmět, který používali lidé na přelomu mladší a střední  doby bronzové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já  jsem tak šel rovně, pak něco zapípalo. Já jsem kopal a našel  jsem sekerku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek  Dušek, Matyášův otec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to odměna, že něco tak starého držel v ruce. To se každému  nepoštěstí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Otec  hned tušil, že se jedná o vzácný nález. Když spatřil,  že je předmět potažený typickou nazelenalou barvou, věděl, že  jde o bronz. A archeologové ze Slezského zemského muzea, kam  nálezci poklad odevzdali, to potvrdili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -582,58 +656,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„  Pak se použila větev,  která se  zasadila do těchto otvorů.  Celé se to to zpevnilo nějakým organickým, pravděpodobně  konopným provazcem a mohlo se to pak ještě pryskyřicí  zafixovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Takováto  sekera mohla být použita, stejně jako dnes, k sekání dřeva. Ale  také třeba jako zbraň. Podobných nálezů mají ve Slezském  zemském muzeu už několik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Tento  zdokumentují, ovšem do svých sbírek neuloží.  Protože předmět  našla soukromá osoba, nikoliv archeologové, je jejím vlastníkem  Moravskoslezský kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Radost  otce a syna z nálezu pokladu trochu kazí fakt, že zákon zakazuje  vyzvedávat ze země jakékoliv historické předměty. A tak budou  muset své počínání zřejmě ještě vysvětlit úřadům.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -675,51 +741,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F254D86E"/>
+    <w:nsid w:val="950E7388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -823,51 +889,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03C74897"/>
+    <w:nsid w:val="21ADFCB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1011,93 +1077,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-10-08-2022-16-41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>