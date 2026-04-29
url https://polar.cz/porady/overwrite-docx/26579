--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.8.2022, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Přestavba nové hasičské zbrojnice se mírně protáhne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přestavba hasičské zbrojnice ve Frýdku-Místku je ve dvou třetinách prací. Aktuálně se dokončuje hrubá stavba. Kvůli komplikacím s dodávkami materiálu se musel posunout termín dokončení z října na konec února příštího roku. Zároveň se navýšila i cena o osm milionů korun bez DPH na necelých 60 milionů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,53 +192,52 @@
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou tady samozřejmě problémy jako na každé stavbě, zejména  s dodávkou materiálu v této době. Ale přes všechny problémy stavba pokračuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Michna, hlavní stavbyvedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Musím říct, že tato stavba je docela dost komplikovaná svou  podstatou, protože se jedná o rekonstrukci staré stavby z roku tuším 1985.  Která, jak vidíte tady, je zhotovená z montovaného skeletu a na něj byly postupem  času přidávány další a další konstrukce dozdívek, vyzdívek. Takže ten objekt je  sám o sobě dilatován asi na tři objekty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jedním z hlavních parametrů stavby bylo například  snížení podlahy v garáži, aby se do ní vešly větší hasičská auta.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jedním z hlavních parametrů stavby bylo například  snížení podlahy v garáži, aby se do ní vešly větší hasičská auta. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Michna, hlavní stavbyvedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Původní podlaha byla o zhruba 30 až 40 centimetrů výše a vzhledem  k tomu, že je požadavek na vyšší světlou výšku těch nových hasičských aut,  takže celá tady ta garáž se posunula, prohloubila dolů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -148,53 +262,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Původně měla být stavba hotová letos v říjnu, zpožděné  dodávky materiálu ale termín mírně prodloužily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Termín dokončení byl stanoven na únor příštího roku. To znamená,  prodloužilo se to zhruba o 4 měsíce a cena nám nepatrně stoupla. Konečná cena  bude 60 milionů bez DPH."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cena dle projektové dokumentace byla odhadnuta na 67 milionů  bez DPH. Vysoutěžená pak o 16 milionů nižší.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cena dle projektové dokumentace byla odhadnuta na 67 milionů  bez DPH. Vysoutěžená pak o 16 milionů nižší. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Peticí za dětské oddělení se bude zabývat Senát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -206,119 +319,115 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Petici za obnovení plně fungující 24hodinové péče na dětském  oddělení Nemocnice ve Frýdku-Místku podpořilo přes 11 tisíc lidí. Ve městě byla  největší od roku 1989. Nyní se dostala až do Senátu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Petice na podporu dětského oddělení v nemocnici byla  směřována na nemocnici, kraj a ministerstvo zdravotnictví. Tak jsme velice rádi,  že rezonuje i v Parlamentu České republiky. Já jsem osobně navštívil senátní  petiční výbor, který nás pozval. A toto téma vnímá nejenom z pohledu Frýdku-Místku,  kde se stala lokální věc, že opravdu odešli lékaři a řešíme tady akutní situaci,  kdy nemáme lékaře a chceme je získat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O situaci ve frýdecké nemocnici  diskutovali senátoři z různých koutů republiky. Potvrzuje se, že může jít brzy  o celorepublikový problém, který je třeba řešit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O situaci ve frýdecké nemocnici  diskutovali senátoři z různých koutů republiky. Potvrzuje se, že může jít brzy  o celorepublikový problém, který je třeba řešit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že jsme zažehli nějakou diskuzi opravdu i na půdě  parlamentu o budoucnosti dětské péče, protože všichni víme, že je nedostatek  dětských lékařů, pediatrů. A myslím si, že situace, která nastala ve  Frýdku-Místku je jednou z prvních, která iniciovala tu diskuzi opravdu na  celonárodní úrovni. A jsem rád, že jsme tomu přispěli a věřím, že společným  úsilím všech, tedy i zákonodárců, dojde k takovým změnám, abychom podobné  situace už nezažívali a dokázali jsme společně zajistit plnohodnotnou péči  našim dětem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nyní bude petici vyřizovat senátní  Výbor pro zdravotnictví a sociální problematiku, který má připravit stanovisko  pro Senát. Zároveň si téma převzal zpravodaj, který se zabývá problematikou  nedostatku pediatrů v Česku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nyní bude petici vyřizovat senátní  Výbor pro zdravotnictví a sociální problematiku, který má připravit stanovisko  pro Senát. Zároveň si téma převzal zpravodaj, který se zabývá problematikou  nedostatku pediatrů v Česku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Znovu bych chtěl zopakovat, že město poskytne plnou podporu  nemocnici a zároveň všem zaměstnancům, sestrám a lékařům, kteří nyní pracují na  dětském oddělení. A tady bych chtěl osobně vyjádřit velké poděkování za to  nasazení, které nyní poskytují, protože vím, že ta situace není lehká. A já si  velmi vážím všech, kteří se snaží udržet to dětské oddělení v chodu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnice od dubna oficiálně nezajišťuje poskytování akutní  péče pro méně závažné případy u dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemocnice od dubna oficiálně nezajišťuje poskytování akutní  péče pro méně závažné případy u dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " My jsme o tom rodiče informovali, já jsem prosil i prostřednictvím  médií, aby tuto situaci pochopili, takže většina z nich tady volá dopředu,  jestli mají jet k nám nebo jestli mají jet někde jinde. Tato komunikace probíhá.  Samozřejmě se objeví i děti, které přijdou přímo na urgent. Pokud ten stav je  takový, že přijdou triáží, tak je přijmeme a řešíme je tady u nás."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnice dál hledá zkušené pediatry. Jeden už nastoupil v červnu  a další mají přijít v září. Dlouhodobé udržení plného provozu oddělení je  ale složité. Nemocnice chce proto oddělní přeměnit na denní stacionář.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemocnice dál hledá zkušené pediatry. Jeden už nastoupil v červnu  a další mají přijít v září. Dlouhodobé udržení plného provozu oddělení je  ale složité. Nemocnice chce proto oddělní přeměnit na denní stacionář. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum Beskyd zve na výstavu Svět z kostek II</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -330,97 +439,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstavní prostory Muzea Beskyd zaplnila během léta oblíbená  výstava všemožných modelů stavebnice Lego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Mě se nejvíce líbily ty Lego Technics, co jsou tam vzadu a  nejvíce se mi tam líbil ten jeden McLaren." – Máš sám doma Lego? Věnuješ se mu? – "Věnoval jsem se Legu speed, ale to už mě omrzelo, takže jsem to prodal." 2.) "Mě nejvíce zaujaly ty hasičské modely, protože je sám doma  stavím. A hasiče mám hodně rád. Takže ty nejvíce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve třech výstavních síních jsou návštěvníkům představeny  známé i zcela nové modely této legendární stavebnice. Poprvé tato výstava v muzeu  proběhla už v roce 2015.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve třech výstavních síních jsou návštěvníkům představeny  známé i zcela nové modely této legendární stavebnice. Poprvé tato výstava v muzeu  proběhla už v roce 2015. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bednárková, Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V těch třech výstavních místnostech jsou návštěvníkům představeny  různé modely. Ať už to je největší model, kterým je tady ruské kolo z Las Vegas,  které měří na výšku něco přes 3,5 metru a je dokonce zapsáno v Guinnessově  knize rekordů. Stavěl ho pan Tomáš Kašpařík, který je zároveň účastníkem televizní  soutěže Lego masters. Dále tady návštěvníci mohou vidět kolekci pirátů, inspiraci  ostravským dolem, ucelenou ukázku stavební techniky, dále hasičské techniky dle  reálných předloh a takovou zajímavostí je tady třeba tento obraz z lega,  na kterém je Karel Gott."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V poslední místnosti je herní fotokoutek, kde si například  děti mohou samy něco postavit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V poslední místnosti je herní fotokoutek, kde si například  děti mohou samy něco postavit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bednárková, Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zároveň se u toho mohou dívat na takový dokument, který nám  představí tuto stavebnici, její historii a její vznik. A také tady jsou ještě panely,  na kterých je také popsaná historie lega."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava Svět z kostek II probíhá v Muzeu Beskyd až  do 2. září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava Svět z kostek II probíhá v Muzeu Beskyd až  do 2. září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -495,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-11-08-2022-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>